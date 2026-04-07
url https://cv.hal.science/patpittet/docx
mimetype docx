--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1787,295 +1787,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric Probe Based on Small-thickness GaN Transducer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A CMOS Buried Quad p-n Junction Photodetector Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gelly</w:t>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Alexandre-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.270⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1611-1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2501347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886800v1</w:t>
+                <w:t xml:space="preserve">hal-01238701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS Buried Quad p-n Junction Photodetector Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armine Karami</w:t>
+                <w:t xml:space="preserve">Dosimetric Probe Based on Small-thickness GaN Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Alexandre-Gauthier</w:t>
+                <w:t xml:space="preserve">Vincent Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (6), pp.1611-1620. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.753 - 756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2501347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238701v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and testing of a phantom and instrumented gynecological applicator based on GaN dosimeter for use in high dose rate brachytherapy quality assurance</w:t>
               </w:r>
@@ -2195,51 +2195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buried Quad Junction Photodetector Signal Processing for Multi-Label Fluorescence Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,303 +2716,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry systems based on Gallium Nitride probe for radiotherapy, brachytherapy and interventional radiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary testing of GaN-based dosimeters for electron beam radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Balosso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.008⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 165 (1-4), pp.488-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncv056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276545v1</w:t>
+                <w:t xml:space="preserve">hal-01276553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary testing of GaN-based dosimeters for electron beam radiotherapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimetry systems based on Gallium Nitride probe for radiotherapy, brachytherapy and interventional radiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Balosso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gindraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncv056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276553v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of GaN based real-time source position monitoring in HDR brachytherapy</w:t>
               </w:r>
@@ -3132,90 +3132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-electrical Modeling of CMOS Buried Quad Junction Photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Alexandre-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3260,739 +3260,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BQJ Photodetector Signal Processing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of GaN dosimetry for 6 MV photon beam in clinical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.91⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.392 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886662v1</w:t>
+                <w:t xml:space="preserve">hal-01886660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GaN dosimetry for 6 MV photon beam in clinical conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BQJ Photodetector Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aimez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.91 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.02.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886660v1</w:t>
+                <w:t xml:space="preserve">hal-01886662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Crystal Compensation Method for the Over-Response of Solid-State Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruo Xi Wang</w:t>
+                <w:t xml:space="preserve">CMOS BQJ detector chip with integrated charge-amplifiers for fluorescence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Galvan</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davies de Lima Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.288 - 294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886666v1</w:t>
+                <w:t xml:space="preserve">hal-01886670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS BQJ detector chip with integrated charge-amplifiers for fluorescence measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariana Goulart</w:t>
+                <w:t xml:space="preserve">Bi-Crystal Compensation Method for the Over-Response of Solid-State Dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruo Xi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Charette</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.08.021⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.540 - 543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01886670v1</w:t>
+                <w:t xml:space="preserve">hal-01886666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior Model of CMOS BQJ Photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber background rejection and crystal over-response compensation for GaN based in vivo dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,104 +4026,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (15), pp.487-492. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2012.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and validation of a fluence pencil kernels model for GaN-based dosimetry in photon beam radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoxi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4133,1343 +4145,1343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ribouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (19), pp.6701-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/58/19/6701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to enhance frequency operation of CMOS ring oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Birjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Lahjomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99 (3), pp.351 - 360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207217.2011.629214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS buried Quad p-n junction photodetector for multi-wavelength analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.20.002053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low power, high resolution CMOS variable-delay element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Birjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Lahjomri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (6), pp.455 - 458. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2011.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantable In Situ Real Time Dosimetry Using GaN as Scintillation Material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS Material for Chip-Based Electrochemical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lu</w:t>
+                <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sanchez-Guerrero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2011.1784⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.321 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201000321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886681v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS Material for Chip-Based Electrochemical Detection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implantable In Situ Real Time Dosimetry Using GaN as Scintillation Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sanchez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201000321⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), pp.2253 - 2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2011.1784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01886736v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo dosimetric system based on Gallium Nitride radioluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (12), pp.1960 - 1962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative to source degeneration of CMOS differential pair</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Charge-Sensitive Amplifier Associated with APD or PMT for Positron Emission Tomography Scanners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mathez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-N. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-009-9339-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 613, pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886750v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00371258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Charge-Sensitive Amplifier Associated with APD or PMT for Positron Emission Tomography Scanners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative to source degeneration of CMOS differential pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Mourabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Halim Sbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.11.063⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (3), pp.415 - 422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-009-9339-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00371258v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclostationarity-based model for noise analysis of charge amplification with correlated double sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Chateaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (3), pp.407 - 413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10470-009-9399-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PL characterization of GaN scintillator for radioluminescence-based dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5478,436 +5490,436 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Anas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (10), pp.1421 - 1424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiotherapy quality assurance by individualized in vivo dosimetry: state of the art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roddy Sihanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (3), pp.182-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canrad.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00524577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amperometric quantification based on serial dilution microfluidic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 134 (3), pp.472 - 477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b811629f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable real-time dosimetric probe using GaN as scintillation material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5916,558 +5928,558 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 151 (1), pp.29 - 34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining microfluidics and electrochemical detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Léca-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009, pp.4144-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5332387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCB Technology-Based Electrochemiluminescence Microfluidic Device for Low-Cost Portable Analytical Systems</w:t>
+                <w:t xml:space="preserve">A novel low-cost approach of implementing electrochemiluminescence detection for microfluidic analytical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Blum</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (5), pp.565 - 571. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.891 - 895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2008.918994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886786v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel low-cost approach of implementing electrochemiluminescence detection for microfluidic analytical systems</w:t>
+                <w:t xml:space="preserve">PCB Technology-Based Electrochemiluminescence Microfluidic Device for Low-Cost Portable Analytical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Stephan</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.565 - 571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2008.918994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01886782v1</w:t>
+                <w:t xml:space="preserve">hal-01886786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCB-based integration of electrochemiluminescence detection for microfluidic systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6476,269 +6488,269 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc J Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 132 (5), pp.409-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b701296a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast prototyping using a dry film photoresist: microfabrication of soft-lithography masters for microfluidic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Kleimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (10), pp.N69-N74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of electrochemiluminescence microanalysis in PCB technology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6747,608 +6759,608 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.2944-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Mixing Efficiency of a Chaotic Micromixer Using Thermal Lens Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abbas Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (5), pp.564-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS 32-APS linear array for high-sensitivity, low-resolution spectrophotometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hannati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 120 (1), pp.142-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS absorbance detection system for capillary electrophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsystèmes de séparation électrophorétique en PDMS avec détection de fluorescence par fibres optiques intégrées application à la séparation d’aminoacides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kleimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Dispagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Denoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (2-3), pp.282-289</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020719v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystèmes de séparation électrophorétique en PDMS avec détection de fluorescence par fibres optiques intégrées application à la séparation d’aminoacides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">CMOS absorbance detection system for capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.45-50</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (2-3), pp.282-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020946v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-linear-range subthreshold OTA for low-power, low-Voltage, and low-frequency applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7363,388 +7375,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (8), pp.1481-1488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS LIF detection system for capillary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D. Leca-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 97 (2-3), pp.355-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable time synchronous detection method for sensitive optical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pitaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39 (11), pp.860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Implementing On-Chip Synchronous Detection for CMOS Optical Detector Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (1), pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7754,363 +7766,363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of tomographic approaches and semiconductor QDots for innovation in mini and microbeam radiotherapy dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on 3D dosimetry IC3DDose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Compact, Reliable, and Electrostatically Actuated Device for Microfluidic-Based Active Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kulifaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Meinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengzhi Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lecce, Italy. pp.22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings2024097022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implementation of radioluminescent GaN probes for medical physics applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques "Applications médicales des détecteurs semi-conducteurs : dosimétrie et imagerie" du Réseau Semi-conducteurs CNRS IN2P3-IRFU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPHC, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche Transient Simulations of SPAD integrated in 28nm FD-SOI CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,92 +8131,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Caen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuroSOI-ULIS53016.2021.9560679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of radiotherapy dose fields shaped with a multileaf collimator from six projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8259,73 +8271,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Nuclear Science Symposium and Medical Imaging Conference, NSS/MIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly spatially resolved 2D plastic scintillation detector system for small field real-time QA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8347,110 +8359,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO 2020 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance Qualité des mini-faisceaux en radiothérapie stéréotaxique avec un détecteur scintillant multicouche et une reconstruction tomographique de champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8509,113 +8521,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotactic-radiation-therapy field monitoring using scintillating waveguides ribbon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Haefeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Hopchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8624,132 +8636,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference, NSS/MIC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowering the Dark Count Rate of SPAD Implemented in CMOS FDSOI Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8758,92 +8770,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOI ULIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric tomography for measuring rectangular radiotherapy fields from six projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8892,598 +8904,598 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ribouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Buried Multiple Junction (BMJ) Detector in Reach-Through (RT) Condition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Body-biasing considerations with SPAD FDSOI: advantages and drawbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSDERC 2019 - 49th European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cracow, Poland. pp.210-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/essderc.2019.8901825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03899950v1</w:t>
+                <w:t xml:space="preserve">hal-02379994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-biasing considerations with SPAD FDSOI: advantages and drawbacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the Buried Multiple Junction (BMJ) Detector in Reach-Through (RT) Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Luana Vidal de Negreiros Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC 2019 - 49th European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/essderc.2019.8901825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02379994v1</w:t>
+                <w:t xml:space="preserve">hal-03899950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary characterization study of a miniaturized GaN-based X-ray detector for Virtual Fluoroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Jalade</w:t>
+                <w:t xml:space="preserve">Integration of SPAD in 28nm FDSOI CMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M. Galvan</w:t>
+                <w:t xml:space="preserve">Y. Benhammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57èmes Journées de la Société Française de Physique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.29-30, </w:t>
+              <w:t xml:space="preserve">ESSDERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dresden, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.09.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021063v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of SPAD in 28nm FDSOI CMOS technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Pittet</w:t>
+                <w:t xml:space="preserve">Preliminary characterization study of a miniaturized GaN-based X-ray detector for Virtual Fluoroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benhammou</w:t>
+                <w:t xml:space="preserve">Y. Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486852⟩</w:t>
+              <w:t xml:space="preserve">57èmes Journées de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.29-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958249v1</w:t>
+                <w:t xml:space="preserve">hal-02021063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown Voltage Shift of CMOS Buried Quad Junction (BQJ) Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Luana Vidal de Negreiros da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9502,335 +9514,335 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN-based QA and QC real time technology for HDR-Brachytherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ESTRO Physics Workshop: Science in development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 3D silicon coincidence avalanche detector for charged particle tracking in medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSSMIC.2016.8069553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN-based dosimetry for low-energy protontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoxi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Angellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9849,73 +9861,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Solid State Dosimetry (SSD18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gynecological applicator instrumented with GaN-dosimetric probes for HDR brachytherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ribouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9974,325 +9986,325 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Solid State Dosimetry (SSD18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Nanowire Arrays Combining Nanosphere Lithography and Metal-Assisted Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lévy-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">218th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Las Vegas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.3553151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS buried multi-junction (BMJ) detector for bio-chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mamdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Optics and Photonics China (AOPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Beijing, China. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2199232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-integration based quenching circuit for Geiger-mode avalanche diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10327,477 +10339,477 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-amplified CMOS image sensor using a current-mode readout circuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Berghmans</w:t>
+                <w:t xml:space="preserve">Study of Solid-State Over-Response by Correlated Sampling Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mignani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anders Ahnesjö</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Conference on Medical Physics (ECMP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886668v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of correlated sampling method for Monte Carlo simulations of small-sized solid-state dosimetric response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahnesjö</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Journées de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Deauville, France. pp.e137-e138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2014.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Solid-State Over-Response by Correlated Sampling Monte Carlo Simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Guiral</w:t>
+                <w:t xml:space="preserve">Self-amplified CMOS image sensor using a current-mode readout circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berghmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Ahnesjö</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davies de Lima Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Medical Physics (ECMP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021156v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real-time quality assurance instrumented phantom for HDR and PDR brachytherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10846,92 +10858,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Deauville, France. pp.e135-e136, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2014.10.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Gallium Nitride radioluminescent transducers for Dosimetry and Quality Assurance in HDR Brachytherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10990,202 +11002,202 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Medical Physics (ECMP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response characterization of gan for radio-luminescence dosimetry using homogenous and heterogeneous phantom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Balosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes Journées scinetifiques de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nice, France. pp.e43-e44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2013.08.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling gan dosimetric response to therapeutic photon beam radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11194,128 +11206,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahnesjö</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes journées de la société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nice, France. pp.e44, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2013.08.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetry by radioluminescence of GaN for quality assurance and in vivo real time dosimetry in brachytherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11324,876 +11336,876 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFPM Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.S14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2012.08.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of hybrid optical filter with buried quad pn-junction photodetector for multi-labeling fluorescence detection applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM on Design, Test, Integration &amp; Packaging of MEMS/MOEMS DTIP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS photodetection system with variable-time synchronous detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Nanowire Arrays Using Colloidal Crystal Lithography and Metal-Assisted Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiadong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pitaval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lévy-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Systems Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020920v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowire Arrays Using Colloidal Crystal Lithography and Metal-Assisted Etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CMOS photodetection system with variable-time synchronous detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiadong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
+                <w:t xml:space="preserve">Peter Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gentil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Pitaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, St. Etienne, France. pp.162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.512487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020850v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS ring oscillators with enhanced frequency operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimad El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Birjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Conference on Microelectronics (ICM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Cairo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICM.2010.5696113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining microfluidics and electrochemical detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the design of a low noise readout circuit for in-vivo dosimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Mourabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2009 International Conference on Microelectronics - ICM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Marrakech, Morocco. pp.58-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886776v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of a low noise readout circuit for in-vivo dosimeter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining microfluidics and electrochemical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leca-Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Conference on Microelectronics - ICM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Minneapolis, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5332387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020857v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable in vivo Dosimetric Probe Based on GaN Radioluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12201,110 +12213,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.167-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence characterization of GaN scintillator for Radioluminescence-based dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12313,352 +12325,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Anas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème conférence internationale sur la luminescence et la spectroscopie optique de la matière condensée - ICL'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-capteurs pour l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kleimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque STIC &amp; Environnement,Lyon, FRA, 13-15 Novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS BDJ detector array with charge preamplifiers for sensitive biochemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.367-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Modeling For Charge Amplification and Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12687,87 +12699,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 13th IEEE International Conference on Electronics, Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-frequency, sub 1.5-V micropower g/sub m/-C filter based on subthreshold MIFG MOS transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12782,627 +12794,627 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Solid-State Circuits Conference, 2005. ESSCIRC 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France. pp.331-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS BDJ APS linear array for spectrophotometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hannati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genaro Carillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP of MEMS and MOEMS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wide-linear range subthreshold OTA based on FGMOS transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 11th IEEE International Conference on Electronics, Circuits and Systems, 2004. ICECS 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Tel Aviv, Israel. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low voltage, highly linear CMOS OTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference on Microelectronics, 2004. ICM 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tunis, Tunisia. pp.700-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rail-to-rail differential linear range OTA with pico-an transconductance for subhertz OTA-C filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference on Microelectronics, 2004. ICM 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tunis, Tunisia. pp.647-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS BDJ detector with signal recovery electronics for fluorescence detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Culshaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Smart Structures in Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Giens, France. pp.213-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS optical detector system for capillary fluorescence measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13421,558 +13433,558 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, St. Etienne, France. pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip transimpedance preamplifier for CMOS BDJ optical detector using active enhanced impedance loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Electronics, Circuits and Systems (ICECS 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Dubrovnik, Croatia. pp.351-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip synchronous detection for CMOS photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Electronics, Circuits and Systems (ICECS 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Dubrovnik, Croatia. pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clinical use and Accuracy of the NeuroMate Robot for Open Neurosurgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical usage and accuracy assessments using ISS-Neuromate Stereotactic Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abilash Panda</w:t>
+                <w:t xml:space="preserve">Paul Eldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Li</w:t>
+                <w:t xml:space="preserve">P. Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Perez</w:t>
+                <w:t xml:space="preserve">A. Golash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international congress on Computer Assisted Radiology and Surgery (CARS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">, 2000, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021223v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical usage and accuracy assessments using ISS-Neuromate Stereotactic Robot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Clinical use and Accuracy of the NeuroMate Robot for Open Neurosurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Byrne</w:t>
+                <w:t xml:space="preserve">Lucia Zamorano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Golash</w:t>
+                <w:t xml:space="preserve">Abilash Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Varma</w:t>
+                <w:t xml:space="preserve">Q. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international congress on Computer Assisted Radiology and Surgery (CARS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">, 2000, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021239v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heterogeneous-cavity model for miniaturized detectors of orthovoltage X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14031,221 +14043,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on 3D dosimetry - IC3DDose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Detector Based on Heterogeneous Cavity for Spatially Microfractionated Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarvenaz Keshmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-N Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Glasgow (Ecosse), United Kingdom. Radiotherapy and Oncology, 194, pp.S3231-S3234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of large and small cavity theories to model the response of a Dosimetric detector implementing nano-scintillators embedded in a tissue-equivalent medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarvenaz Keshmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14277,100 +14289,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Solid State Dosimetry, SSD20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of large and small cavity theories to model the response of a Dosimetric detector implementing nano-scintillators embedded in a tissue-equivalent medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarvenaz Keshmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14402,176 +14414,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Solid State Dosimetry, SSD20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Silicon Coincidence Avalanche Detector (3D-SiCAD) for Hadrontherapy and Proton Tomography : Preliminary Results on Charged Particle Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14581,154 +14593,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Clinical Use of Multi-modal Resources (2D/3D/Statistics) for Robot Assisted Functional Neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominque Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1421-1423, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14738,157 +14750,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collimateur tournant pour un système de détection de rayons X.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3099832B1 et PCT/EP2020/072208. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId406"/>
+      <w:footerReference w:type="default" r:id="rId407"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15035,51 +15047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keshmiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degouttes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livingstone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G -N. Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80736-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)01562-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huffschmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2799/1/012012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061147v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acc925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768308v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribouton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaali Zouaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros Da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2993892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02463250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Issartel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107636" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Galvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#8208;n Lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02072918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noetinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Duy Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kulifaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guiral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jalade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gindraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxi Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.03.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribouton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4961393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quiquerez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/C06007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Vignetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Galvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo Xi Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Neng Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.78" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GCSJ81Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.91" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Giraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.02.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.540" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Goulart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies de Lima Monteiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.08.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9G38CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.12.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425HWNCX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/19/6701" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886678v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad El Mourabit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Birjali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lahjomri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2011.629214" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.002053" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.10.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez-Guerrero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1784" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Lu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Giraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.02.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXLKX202-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Halim Sbaa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9339-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D8035D9174223264DA94F982FD71331415ED7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.11.063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J97510NR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Anas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.09.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPL8JMD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Sihanath" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.01.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9WV76K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Loisy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ismail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SRTB9L2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blum" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.918994" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886782v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8LPGJ98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631232v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Blum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701296a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M63DKGCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kleimann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352946" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020725v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020723v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannati" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrillo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertoncini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dispagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mourabit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020752v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Galvan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Blum" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020756v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitaval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020769v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mourabit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979215v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384207v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meinier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhi Gu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622067v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issartel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560679" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145340v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770929v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Haefeli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Hopchev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059830" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333580v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041916" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888114v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059657" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03899950v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956657" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379994v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2019.8901825" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021063v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grondin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Galvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.066" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958249v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486852" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681493" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021332v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886637v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069553" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angellier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021138v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886739v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3553151" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886653v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886668v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berghmans" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mignani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet de Moor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Santos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052589" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021083v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021156v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021081v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.048" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021164v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021069v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.134" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D81GCLDP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021074v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.135" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.08.057" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021179v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ouellet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020920v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitaval" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512487" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886766v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696113" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886776v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020857v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020862v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021191v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590358v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Namour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020874v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02000845v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020885v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021208v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hannati" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Carillo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020739v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020888v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020897v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittlet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020912v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Lu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Culshaw" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020916v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020900v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020872v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021223v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zamorano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilash Panda" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eldridge" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byrne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golash" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Varma" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706762v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979200v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-N Lu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998900v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706756v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504838v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021032v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominque Hoffmann" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Court" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burtin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706899v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Guiral" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keshmiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degouttes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livingstone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G -N. Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80736-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)01562-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huffschmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2799/1/012012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061147v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acc925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768308v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribouton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaali Zouaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros Da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2993892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02463250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Issartel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107636" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Galvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#8208;n Lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02072918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noetinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Duy Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kulifaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guiral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jalade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gindraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxi Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.03.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gelly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.270" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribouton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4961393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quiquerez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/C06007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Vignetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Galvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo Xi Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Neng Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.78" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaikh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GCSJ81Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.02.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89K2HK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.91" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Goulart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies de Lima Monteiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.08.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9G38CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.12.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425HWNCX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/19/6701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad El Mourabit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Birjali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lahjomri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2011.629214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.002053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.10.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez-Guerrero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1784" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Giraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.02.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXLKX202-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.11.063" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J97510NR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Halim Sbaa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9339-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D8035D9174223264DA94F982FD71331415ED7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Anas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.09.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPL8JMD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Sihanath" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.01.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9WV76K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Loisy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ismail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SRTB9L2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.030" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8LPGJ98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blum" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.918994" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631232v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Blum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701296a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M63DKGCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020712v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kleimann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352946" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrillo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020946v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dispagne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020719v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertoncini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mourabit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020752v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Galvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Blum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitaval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020769v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mourabit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhi Gu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issartel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560679" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145340v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Haefeli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Hopchev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059830" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333580v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041916" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059657" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379994v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2019.8901825" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03899950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956657" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486852" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grondin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Galvan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681493" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069553" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3553151" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021156v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021083v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.054" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886668v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berghmans" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mignani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet de Moor" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052589" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021081v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.048" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021164v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.134" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D81GCLDP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021074v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.135" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.08.057" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ouellet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020850v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020920v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitaval" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512487" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696113" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020857v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590358v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Namour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02000845v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020885v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021208v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hannati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Carillo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020739v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020897v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittlet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020912v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Lu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Culshaw" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020916v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020900v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021239v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eldridge" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byrne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golash" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Varma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zamorano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilash Panda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706762v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979200v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-N Lu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Adam" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504838v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021032v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominque Hoffmann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Court" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burtin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706899v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Guiral" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>