--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1787,295 +1787,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS Buried Quad p-n Junction Photodetector Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dosimetric Probe Based on Small-thickness GaN Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annick Alexandre-Gauthier</w:t>
+                <w:t xml:space="preserve">Vincent Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2501347⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.753 - 756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238701v1</w:t>
+                <w:t xml:space="preserve">hal-01886800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric Probe Based on Small-thickness GaN Transducer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+                <w:t xml:space="preserve">A CMOS Buried Quad p-n Junction Photodetector Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gelly</w:t>
+                <w:t xml:space="preserve">Annick Alexandre-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 168, pp.753 - 756. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1611-1620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2501347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886800v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and testing of a phantom and instrumented gynecological applicator based on GaN dosimeter for use in high dose rate brachytherapy quality assurance</w:t>
               </w:r>
@@ -2189,286 +2189,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried Quad Junction Photodetector Signal Processing for Multi-Label Fluorescence Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Courcier</w:t>
+                <w:t xml:space="preserve">Preliminary simulation study of a Coincidence Avalanche Pixel Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quiquerez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aimez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.C06007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/10/06/C06007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020581v1</w:t>
+                <w:t xml:space="preserve">hal-01489375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary simulation study of a Coincidence Avalanche Pixel Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Vignetti</w:t>
+                <w:t xml:space="preserve">Buried Quad Junction Photodetector Signal Processing for Multi-Label Fluorescence Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Calmon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Quiquerez</w:t>
+                <w:t xml:space="preserve">Paul Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aimez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (5), pp.430-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489375v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design guidelines for the integration of Geiger-mode avalanche diodes in standard CMOS technologies</w:t>
               </w:r>
@@ -2992,601 +2992,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of GaN based real-time source position monitoring in HDR brachytherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Jalade</w:t>
+                <w:t xml:space="preserve">Opto-electrical Modeling of CMOS Buried Quad Junction Photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Alexandre-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.05.021⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.470-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886658v1</w:t>
+                <w:t xml:space="preserve">hal-01201804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electrical Modeling of CMOS Buried Quad Junction Photodetector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romain</w:t>
+                <w:t xml:space="preserve">Characterization of GaN dosimetry for 6 MV photon beam in clinical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.470⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.392 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201804v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GaN dosimetry for 6 MV photon beam in clinical conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BQJ Photodetector Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aimez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.91 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.02.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01886660v1</w:t>
+                <w:t xml:space="preserve">hal-01886662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BQJ Photodetector Signal Processing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implementation of GaN based real-time source position monitoring in HDR brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 605, pp.91 - 94. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.293 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886662v1</w:t>
+                <w:t xml:space="preserve">hal-01886658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS BQJ detector chip with integrated charge-amplifiers for fluorescence measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,51 +3594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davies de Lima Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 190, pp.288 - 294. </w:t>
@@ -3835,51 +3835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior Model of CMOS BQJ Photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS buried Quad p-n junction photodetector for multi-wavelength analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4619,767 +4619,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS Material for Chip-Based Electrochemical Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo dosimetric system based on Gallium Nitride radioluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Brun</w:t>
+                <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+                <w:t xml:space="preserve">J. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.Y. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (12), pp.1960 - 1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201000321⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886736v1</w:t>
+                <w:t xml:space="preserve">hal-01886730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable In Situ Real Time Dosimetry Using GaN as Scintillation Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sanchez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (6), pp.2253 - 2256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/sl.2011.1784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo dosimetric system based on Gallium Nitride radioluminescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Pittet</w:t>
+                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS Material for Chip-Based Electrochemical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.N. Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Galvan</w:t>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Giraud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (12), pp.1960 - 1962. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.321 - 324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201000321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886730v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Charge-Sensitive Amplifier Associated with APD or PMT for Positron Emission Tomography Scanners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternative to source degeneration of CMOS differential pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Mourabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mathez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed-Halim Sbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.11.063⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (3), pp.415 - 422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-009-9339-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00371258v1</w:t>
+                <w:t xml:space="preserve">hal-01886750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative to source degeneration of CMOS differential pair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aimad El Mourabit</w:t>
+                <w:t xml:space="preserve">A Charge-Sensitive Amplifier Associated with APD or PMT for Positron Emission Tomography Scanners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mathez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-N. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Halim Sbaa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 62 (3), pp.415 - 422. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 613, pp.134-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-009-9339-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886750v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00371258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclostationarity-based model for noise analysis of charge amplification with correlated double sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5445,465 +5445,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PL characterization of GaN scintillator for radioluminescence-based dosimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiotherapy quality assurance by individualized in vivo dosimetry: state of the art.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roddy Sihanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ismail Anas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.09.012⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (3), pp.182-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886768v1</w:t>
+                <w:t xml:space="preserve">inserm-00524577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotherapy quality assurance by individualized in vivo dosimetry: state of the art.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amperometric quantification based on serial dilution microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. N. Lu</w:t>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roddy Sihanath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2009.01.001⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (3), pp.472 - 477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b811629f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00524577v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric quantification based on serial dilution microfluidic systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PL characterization of GaN scintillator for radioluminescence-based dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Sigaud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Renaud</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vittori</w:t>
+                <w:t xml:space="preserve">Ismail Anas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 134 (3), pp.472 - 477. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (10), pp.1421 - 1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b811629f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886779v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable real-time dosimetric probe using GaN as scintillation material</w:t>
               </w:r>
@@ -6035,77 +6035,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining microfluidics and electrochemical detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Léca-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6208,64 +6208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (5-6), pp.891 - 895. </w:t>
@@ -6354,51 +6354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6488,51 +6488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc J Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6759,64 +6759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.2944-7. </w:t>
@@ -6867,77 +6867,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Mixing Efficiency of a Chaotic Micromixer Using Thermal Lens Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abbas Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7001,51 +7001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hannati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7077,260 +7077,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystèmes de séparation électrophorétique en PDMS avec détection de fluorescence par fibres optiques intégrées application à la séparation d’aminoacides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">CMOS absorbance detection system for capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.45-50</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (2-3), pp.282-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020946v1</w:t>
+                <w:t xml:space="preserve">hal-02020719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS absorbance detection system for capillary electrophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsystèmes de séparation électrophorétique en PDMS avec détection de fluorescence par fibres optiques intégrées application à la séparation d’aminoacides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kleimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Dispagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Denoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (2-3), pp.282-289</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020719v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-linear-range subthreshold OTA for low-power, low-Voltage, and low-frequency applications</w:t>
               </w:r>
@@ -7437,51 +7437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7545,51 +7545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable time synchronous detection method for sensitive optical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pitaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7627,51 +7627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Implementing On-Chip Synchronous Detection for CMOS Optical Detector Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8551,295 +8551,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotactic-radiation-therapy field monitoring using scintillating waveguides ribbon technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lowering the Dark Count Rate of SPAD Implemented in CMOS FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Haefeli</w:t>
+                <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plamen Hopchev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josué Esteves</w:t>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference, NSS/MIC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t>
+              <w:t xml:space="preserve">EUROSOI ULIS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770929v1</w:t>
+                <w:t xml:space="preserve">hal-02333580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering the Dark Count Rate of SPAD Implemented in CMOS FDSOI Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereotactic-radiation-therapy field monitoring using scintillating waveguides ribbon technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Issartel</w:t>
+                <w:t xml:space="preserve">Guido Haefeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Clerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Cellier</w:t>
+                <w:t xml:space="preserve">Plamen Hopchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOI ULIS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference, NSS/MIC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333580v1</w:t>
+                <w:t xml:space="preserve">hal-03770929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric tomography for measuring rectangular radiotherapy fields from six projections</w:t>
               </w:r>
@@ -8959,77 +8959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body-biasing considerations with SPAD FDSOI: advantages and drawbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9197,77 +9197,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of SPAD in 28nm FDSOI CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10139,90 +10139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS buried multi-junction (BMJ) detector for bio-chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mamdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Optics and Photonics China (AOPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Beijing, China. pp.1-6, </w:t>
@@ -10388,546 +10388,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Solid-State Over-Response by Correlated Sampling Monte Carlo Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruoxi Wang</w:t>
+                <w:t xml:space="preserve">A real-time quality assurance instrumented phantom for HDR and PDR brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Medical Physics (ECMP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Deauville, France. pp.e135-e136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2014.10.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021156v1</w:t>
+                <w:t xml:space="preserve">hal-02021081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of correlated sampling method for Monte Carlo simulations of small-sized solid-state dosimetric response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Wang</w:t>
+                <w:t xml:space="preserve">Study of Solid-State Over-Response by Correlated Sampling Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Guiral</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ahnesjö</w:t>
+                <w:t xml:space="preserve">Anders Ahnesjö</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Journées de la Société Française de Physique Médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Conference on Medical Physics (ECMP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021083v1</w:t>
+                <w:t xml:space="preserve">hal-02021156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-amplified CMOS image sensor using a current-mode readout circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berghmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Berghmans</w:t>
+                <w:t xml:space="preserve">Anna Mignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mignani</w:t>
+                <w:t xml:space="preserve">Piet de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davies de Lima Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Brussels, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2052589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time quality assurance instrumented phantom for HDR and PDR brachytherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of correlated sampling method for Monte Carlo simulations of small-sized solid-state dosimetric response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-N. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahnesjö</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Deauville, France. pp.e135-e136, </w:t>
+              <w:t xml:space="preserve">53ème Journées de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Deauville, France. pp.e137-e138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2014.10.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2014.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021081v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Gallium Nitride radioluminescent transducers for Dosimetry and Quality Assurance in HDR Brachytherapy</w:t>
               </w:r>
@@ -11206,64 +11206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahnesjö</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes journées de la société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nice, France. pp.e44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11550,269 +11550,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowire Arrays Using Colloidal Crystal Lithography and Metal-Assisted Etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CMOS photodetection system with variable-time synchronous detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiadong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gentil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pitaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, St. Etienne, France. pp.162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.512487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020850v1</w:t>
+                <w:t xml:space="preserve">hal-02020920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS photodetection system with variable-time synchronous detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Nanowire Arrays Using Colloidal Crystal Lithography and Metal-Assisted Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiadong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lévy-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Systems Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020920v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS ring oscillators with enhanced frequency operation</w:t>
               </w:r>
@@ -11926,256 +11926,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of a low noise readout circuit for in-vivo dosimeter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining microfluidics and electrochemical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leca-Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Conference on Microelectronics - ICM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Minneapolis, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5332387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020857v1</w:t>
+                <w:t xml:space="preserve">hal-01886776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining microfluidics and electrochemical detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the design of a low noise readout circuit for in-vivo dosimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Mourabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2009 International Conference on Microelectronics - ICM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Marrakech, Morocco. pp.58-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886776v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable in vivo Dosimetric Probe Based on GaN Radioluminescence</w:t>
               </w:r>
@@ -12213,51 +12213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.167-171</w:t>
@@ -12325,64 +12325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Anas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème conférence internationale sur la luminescence et la spectroscopie optique de la matière condensée - ICL'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lyon, France</w:t>
@@ -12545,51 +12545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS BDJ detector array with charge preamplifiers for sensitive biochemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12666,51 +12666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 13th IEEE International Conference on Electronics, Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12964,51 +12964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 11th IEEE International Conference on Electronics, Circuits and Systems, 2004. ICECS 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Tel Aviv, Israel. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13059,51 +13059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference on Microelectronics, 2004. ICM 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tunis, Tunisia. pp.700-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13154,51 +13154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13230,303 +13230,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS BDJ detector with signal recovery electronics for fluorescence detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Galvan</w:t>
+                <w:t xml:space="preserve">CMOS optical detector system for capillary fluorescence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Smart Structures in Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France. pp.213-219</w:t>
+              <w:t xml:space="preserve">Optical Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, St. Etienne, France. pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020912v1</w:t>
+                <w:t xml:space="preserve">hal-02020916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS optical detector system for capillary fluorescence measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+                <w:t xml:space="preserve">CMOS BDJ detector with signal recovery electronics for fluorescence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Culshaw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, St. Etienne, France. pp.154</w:t>
+              <w:t xml:space="preserve">European Workshop on Smart Structures in Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France. pp.213-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020916v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip transimpedance preamplifier for CMOS BDJ optical detector using active enhanced impedance loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13564,51 +13564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip synchronous detection for CMOS photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15047,51 +15047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keshmiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degouttes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livingstone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G -N. Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80736-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)01562-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huffschmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2799/1/012012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061147v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acc925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768308v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribouton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaali Zouaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros Da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2993892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02463250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Issartel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107636" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Galvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#8208;n Lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02072918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noetinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Duy Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kulifaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guiral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jalade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gindraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxi Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.03.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gelly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.270" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribouton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4961393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quiquerez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/C06007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Vignetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Galvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo Xi Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Neng Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.78" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaikh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GCSJ81Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.02.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89K2HK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.91" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Goulart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies de Lima Monteiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.08.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9G38CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.12.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425HWNCX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/19/6701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad El Mourabit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Birjali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lahjomri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2011.629214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.002053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.10.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez-Guerrero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1784" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Giraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.02.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXLKX202-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.11.063" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J97510NR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Halim Sbaa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9339-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D8035D9174223264DA94F982FD71331415ED7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Anas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.09.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPL8JMD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Sihanath" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.01.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9WV76K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Loisy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ismail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SRTB9L2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.030" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8LPGJ98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blum" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.918994" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631232v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Blum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701296a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M63DKGCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020712v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kleimann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352946" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrillo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020946v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dispagne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020719v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertoncini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mourabit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020752v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Galvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Blum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitaval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020769v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mourabit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhi Gu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issartel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560679" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145340v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Haefeli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Hopchev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059830" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333580v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041916" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059657" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379994v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2019.8901825" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03899950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956657" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486852" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grondin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Galvan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681493" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069553" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3553151" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021156v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021083v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.054" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886668v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berghmans" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mignani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet de Moor" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052589" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021081v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.048" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021164v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.134" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D81GCLDP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021074v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.135" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.08.057" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ouellet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020850v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020920v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitaval" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512487" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696113" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020857v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590358v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Namour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02000845v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020885v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021208v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hannati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Carillo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020739v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020897v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittlet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020912v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Lu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Culshaw" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020916v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020900v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021239v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eldridge" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byrne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golash" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Varma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zamorano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilash Panda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706762v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979200v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-N Lu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Adam" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504838v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021032v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominque Hoffmann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Court" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burtin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706899v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Guiral" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keshmiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degouttes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livingstone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G -N. Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80736-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)01562-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huffschmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2799/1/012012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061147v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acc925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768308v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribouton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaali Zouaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros Da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2993892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02463250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Issartel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107636" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Galvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#8208;n Lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02072918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noetinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Duy Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kulifaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guiral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jalade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gindraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxi Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.03.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribouton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4961393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quiquerez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/C06007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Vignetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Galvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo Xi Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Neng Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.78" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaikh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GCSJ81Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Giraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.02.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89K2HK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.91" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Goulart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies de Lima Monteiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.08.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9G38CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.12.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425HWNCX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/19/6701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad El Mourabit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Birjali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lahjomri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2011.629214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.002053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.10.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Lu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Giraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.02.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXLKX202-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez-Guerrero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1784" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Halim Sbaa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9339-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D8035D9174223264DA94F982FD71331415ED7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.11.063" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J97510NR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Sihanath" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.01.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9WV76K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886768v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Anas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.09.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPL8JMD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Loisy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ismail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SRTB9L2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.030" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8LPGJ98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blum" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.918994" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631232v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Blum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701296a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M63DKGCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020712v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kleimann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352946" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrillo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertoncini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dispagne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mourabit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020752v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Galvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Blum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitaval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020769v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mourabit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhi Gu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issartel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560679" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145340v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041916" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Haefeli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Hopchev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059830" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059657" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379994v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2019.8901825" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03899950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956657" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486852" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grondin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Galvan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681493" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069553" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3553151" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021081v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.048" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886668v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berghmans" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mignani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet de Moor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Santos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052589" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021083v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.054" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021164v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.134" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D81GCLDP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021074v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.135" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.08.057" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ouellet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020920v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitaval" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512487" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696113" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886776v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020857v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590358v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Namour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02000845v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020885v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021208v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hannati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Carillo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020739v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020897v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittlet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020916v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Lu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Culshaw" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020900v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021239v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eldridge" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byrne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golash" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Varma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zamorano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilash Panda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706762v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979200v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-N Lu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Adam" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504838v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021032v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominque Hoffmann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Court" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burtin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706899v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Guiral" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>