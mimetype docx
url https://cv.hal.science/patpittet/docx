--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -866,412 +866,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic modeling of breakdown voltage shift in the CMOS buried multiple junction detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SciFi detector and associated method for real‐time determination of profile and output factor for small fields in stereotactic radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Luana Vidal de Negreiros da Silva</w:t>
+                <w:t xml:space="preserve">J‐m Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kleimann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G‐n Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.107682⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (4), pp.1930-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463250v1</w:t>
+                <w:t xml:space="preserve">hal-02444252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Avalanche Event Detection of Single Photon Avalanche Diode Implemented in CMOS FDSOI Technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytic modeling of breakdown voltage shift in the CMOS buried multiple junction detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Issartel</w:t>
+                <w:t xml:space="preserve">Thais Luana Vidal de Negreiros da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Clerc</w:t>
+                <w:t xml:space="preserve">Pascal Kleimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.107636. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.107636⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 164, pp.107682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.107682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294857v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SciFi detector and associated method for real‐time determination of profile and output factor for small fields in stereotactic radiotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Esteves</w:t>
+                <w:t xml:space="preserve">Indirect Avalanche Event Detection of Single Photon Avalanche Diode Implemented in CMOS FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Chaves de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J‐m Galvan</w:t>
+                <w:t xml:space="preserve">Dylan Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G‐n Lu</w:t>
+                <w:t xml:space="preserve">Raphaël Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Blanc</w:t>
+                <w:t xml:space="preserve">Rémy Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (4), pp.1930-1939. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.14019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.107636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444252v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel concept of a low-power high-volume microfluidic actuator: theory of operation and experimental characterization</w:t>
               </w:r>
@@ -1787,688 +1787,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric Probe Based on Small-thickness GaN Transducer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+                <w:t xml:space="preserve">Design and testing of a phantom and instrumented gynecological applicator based on GaN dosimeter for use in high dose rate brachytherapy quality assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gelly</w:t>
+                <w:t xml:space="preserve">J. Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.270⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (9), pp.5240 - 5251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4961393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886800v1</w:t>
+                <w:t xml:space="preserve">hal-01886347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS Buried Quad p-n Junction Photodetector Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">Dosimetric Probe Based on Small-thickness GaN Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Courcier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Alexandre-Gauthier</w:t>
+                <w:t xml:space="preserve">Vincent Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2501347⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.753 - 756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238701v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and testing of a phantom and instrumented gynecological applicator based on GaN dosimeter for use in high dose rate brachytherapy quality assurance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Guiral</w:t>
+                <w:t xml:space="preserve">A CMOS Buried Quad p-n Junction Photodetector Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ribouton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Wang</w:t>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Galvan</w:t>
+                <w:t xml:space="preserve">Annick Alexandre-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (9), pp.5240 - 5251. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1611-1620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.4961393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2501347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886347v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary simulation study of a Coincidence Avalanche Pixel Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buried Quad Junction Photodetector Signal Processing for Multi-Label Fluorescence Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Vignetti</w:t>
+                <w:t xml:space="preserve">Laurent Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Calmon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
+                <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Quiquerez</w:t>
+                <w:t xml:space="preserve">Vincent Aimez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (5), pp.430-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489375v1</w:t>
+                <w:t xml:space="preserve">hal-02020581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried Quad Junction Photodetector Signal Processing for Multi-Label Fluorescence Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Courcier</w:t>
+                <w:t xml:space="preserve">Preliminary simulation study of a Coincidence Avalanche Pixel Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quiquerez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aimez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.C06007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/10/06/C06007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020581v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design guidelines for the integration of Geiger-mode avalanche diodes in standard CMOS technologies</w:t>
               </w:r>
@@ -2992,601 +2992,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electrical Modeling of CMOS Buried Quad Junction Photodetector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romain</w:t>
+                <w:t xml:space="preserve">Implementation of GaN based real-time source position monitoring in HDR brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.470⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.293 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201804v1</w:t>
+                <w:t xml:space="preserve">hal-01886658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GaN dosimetry for 6 MV photon beam in clinical conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Pittet</w:t>
+                <w:t xml:space="preserve">Opto-electrical Modeling of CMOS Buried Quad Junction Photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Alexandre-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.02.014⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.470-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01886660v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BQJ Photodetector Signal Processing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of GaN dosimetry for 6 MV photon beam in clinical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.392 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.91⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886662v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of GaN based real-time source position monitoring in HDR brachytherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BQJ Photodetector Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aimez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71, pp.293 - 296. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.91 - 94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886658v1</w:t>
+                <w:t xml:space="preserve">hal-01886662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS BQJ detector chip with integrated charge-amplifiers for fluorescence measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,51 +3594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davies de Lima Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 190, pp.288 - 294. </w:t>
@@ -3835,51 +3835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior Model of CMOS BQJ Photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3941,307 +3941,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber background rejection and crystal over-response compensation for GaN based in vivo dosimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Galvan</w:t>
+                <w:t xml:space="preserve">Implementation and validation of a fluence pencil kernels model for GaN-based dosimetry in photon beam radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2012.12.007⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (19), pp.6701-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/19/6701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276533v1</w:t>
+                <w:t xml:space="preserve">hal-00927718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and validation of a fluence pencil kernels model for GaN-based dosimetry in photon beam radiotherapy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+                <w:t xml:space="preserve">Fiber background rejection and crystal over-response compensation for GaN based in vivo dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (15), pp.487-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2012.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/19/6701⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927718v1</w:t>
+                <w:t xml:space="preserve">hal-01276533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to enhance frequency operation of CMOS ring oscillators</w:t>
               </w:r>
@@ -4374,51 +4374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS buried Quad p-n junction photodetector for multi-wavelength analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4619,767 +4619,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo dosimetric system based on Gallium Nitride radioluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implantable In Situ Real Time Dosimetry Using GaN as Scintillation Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sanchez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ismail</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (12), pp.1960 - 1962. </w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), pp.2253 - 2256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/sl.2011.1784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886730v1</w:t>
+                <w:t xml:space="preserve">hal-01886681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantable In Situ Real Time Dosimetry Using GaN as Scintillation Material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Pittet</w:t>
+                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS Material for Chip-Based Electrochemical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lu</w:t>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sanchez-Guerrero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2011.1784⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.321 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201000321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886681v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS Material for Chip-Based Electrochemical Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+                <w:t xml:space="preserve">In vivo dosimetric system based on Gallium Nitride radioluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
+                <w:t xml:space="preserve">G.N. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.Y. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (2), pp.321 - 324. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (12), pp.1960 - 1962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201000321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886736v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative to source degeneration of CMOS differential pair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Charge-Sensitive Amplifier Associated with APD or PMT for Positron Emission Tomography Scanners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Halim Sbaa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Mathez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-N. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-009-9339-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 613, pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886750v1</w:t>
+                <w:t xml:space="preserve">in2p3-00371258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Charge-Sensitive Amplifier Associated with APD or PMT for Positron Emission Tomography Scanners</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Quiquerez</w:t>
+                <w:t xml:space="preserve">An alternative to source degeneration of CMOS differential pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimad El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Russo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed-Halim Sbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 613, pp.134-140. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (3), pp.415 - 422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.11.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-009-9339-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00371258v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclostationarity-based model for noise analysis of charge amplification with correlated double sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5445,465 +5445,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotherapy quality assurance by individualized in vivo dosimetry: state of the art.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ismail</w:t>
+                <w:t xml:space="preserve">PL characterization of GaN scintillator for radioluminescence-based dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. N. Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
+                <w:t xml:space="preserve">Ismail Anas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (10), pp.1421 - 1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2009.01.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00524577v1</w:t>
+                <w:t xml:space="preserve">hal-01886768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric quantification based on serial dilution microfluidic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiotherapy quality assurance by individualized in vivo dosimetry: state of the art.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Stephan</w:t>
+                <w:t xml:space="preserve">G. N. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roddy Sihanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b811629f⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (3), pp.182-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886779v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00524577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PL characterization of GaN scintillator for radioluminescence-based dosimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amperometric quantification based on serial dilution microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Anas</w:t>
+                <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (10), pp.1421 - 1424. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (3), pp.472 - 477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b811629f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886768v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable real-time dosimetric probe using GaN as scintillation material</w:t>
               </w:r>
@@ -6035,77 +6035,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining microfluidics and electrochemical detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Léca-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6208,64 +6208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (5-6), pp.891 - 895. </w:t>
@@ -6354,51 +6354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6443,894 +6443,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCB-based integration of electrochemiluminescence detection for microfluidic systems.</w:t>
+                <w:t xml:space="preserve">Implementation of electrochemiluminescence microanalysis in PCB technology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc J Blum</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b701296a⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.2944-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631232v1</w:t>
+                <w:t xml:space="preserve">hal-00631226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast prototyping using a dry film photoresist: microfabrication of soft-lithography masters for microfluidic structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCB-based integration of electrochemiluminescence detection for microfluidic systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Morin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc J Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 132 (5), pp.409-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b701296a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020712v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of electrochemiluminescence microanalysis in PCB technology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast prototyping using a dry film photoresist: microfabrication of soft-lithography masters for microfluidic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Khaled Stephan</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kleimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (10), pp.N69-N74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631226v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Mixing Efficiency of a Chaotic Micromixer Using Thermal Lens Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsystèmes de séparation électrophorétique en PDMS avec détection de fluorescence par fibres optiques intégrées application à la séparation d’aminoacides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kleimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Abbas Ghaleb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Stephan</w:t>
+                <w:t xml:space="preserve">Ondine Dispagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (5), pp.564-567</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020725v1</w:t>
+                <w:t xml:space="preserve">hal-02020946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS 32-APS linear array for high-sensitivity, low-resolution spectrophotometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CMOS absorbance detection system for capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hannati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Carrillo</w:t>
+                <w:t xml:space="preserve">Nathalie Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 120 (1), pp.142-149</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (2-3), pp.282-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020723v1</w:t>
+                <w:t xml:space="preserve">hal-02020719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS absorbance detection system for capillary electrophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Mixing Efficiency of a Chaotic Micromixer Using Thermal Lens Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abbas Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bertoncini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Renaud</w:t>
+                <w:t xml:space="preserve">Joseph Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (2-3), pp.282-289</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (5), pp.564-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020719v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystèmes de séparation électrophorétique en PDMS avec détection de fluorescence par fibres optiques intégrées application à la séparation d’aminoacides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CMOS 32-APS linear array for high-sensitivity, low-resolution spectrophotometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Dispagne</w:t>
+                <w:t xml:space="preserve">L. Hannati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Denoroy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.45-50</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (1), pp.142-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020946v1</w:t>
+                <w:t xml:space="preserve">hal-02020723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-linear-range subthreshold OTA for low-power, low-Voltage, and low-frequency applications</w:t>
               </w:r>
@@ -7437,51 +7437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7545,51 +7545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable time synchronous detection method for sensitive optical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pitaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7627,90 +7627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Implementing On-Chip Synchronous Detection for CMOS Optical Detector Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8180,422 +8180,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of radiotherapy dose fields shaped with a multileaf collimator from six projections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odran Pivot</w:t>
+                <w:t xml:space="preserve">Assurance Qualité des mini-faisceaux en radiothérapie stéréotaxique avec un détecteur scintillant multicouche et une reconstruction tomographique de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Nuclear Science Symposium and Medical Imaging Conference, NSS/MIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, virtual, United States</w:t>
+              <w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145322v1</w:t>
+                <w:t xml:space="preserve">hal-03159227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly spatially resolved 2D plastic scintillation detector system for small field real-time QA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of radiotherapy dose fields shaped with a multileaf collimator from six projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 2020 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2020 IEEE Nuclear Science Symposium and Medical Imaging Conference, NSS/MIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145340v1</w:t>
+                <w:t xml:space="preserve">hal-03145322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurance Qualité des mini-faisceaux en radiothérapie stéréotaxique avec un détecteur scintillant multicouche et une reconstruction tomographique de champ</w:t>
+                <w:t xml:space="preserve">Highly spatially resolved 2D plastic scintillation detector system for small field real-time QA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desbat</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESTRO 2020 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159227v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering the Dark Count Rate of SPAD Implemented in CMOS FDSOI Technology</w:t>
+                <w:t xml:space="preserve">Body-biasing considerations with SPAD FDSOI: advantages and drawbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issartel</w:t>
@@ -8630,374 +8630,344 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOI ULIS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">ESSDERC 2019 - 49th European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cracow, Poland. pp.210-213, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/essderc.2019.8901825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333580v1</w:t>
+                <w:t xml:space="preserve">hal-02379994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotactic-radiation-therapy field monitoring using scintillating waveguides ribbon technology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Plamen Hopchev</w:t>
+                <w:t xml:space="preserve">Modeling of the Buried Multiple Junction (BMJ) Detector in Reach-Through (RT) Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Luana Vidal de Negreiros Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference, NSS/MIC 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059830⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770929v1</w:t>
+                <w:t xml:space="preserve">hal-03899950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric tomography for measuring rectangular radiotherapy fields from six projections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ribouton</w:t>
+                <w:t xml:space="preserve">Stereotactic-radiation-therapy field monitoring using scintillating waveguides ribbon technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Haefeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Hopchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference, NSS/MIC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888114v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-biasing considerations with SPAD FDSOI: advantages and drawbacks</w:t>
+                <w:t xml:space="preserve">Lowering the Dark Count Rate of SPAD Implemented in CMOS FDSOI Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issartel</w:t>
@@ -9032,186 +9002,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC 2019 - 49th European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cracow, Poland. pp.210-213, </w:t>
+              <w:t xml:space="preserve">EUROSOI ULIS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/essderc.2019.8901825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379994v1</w:t>
+                <w:t xml:space="preserve">hal-02333580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Buried Multiple Junction (BMJ) Detector in Reach-Through (RT) Condition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geometric tomography for measuring rectangular radiotherapy fields from six projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Clackdoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-3, </w:t>
+              <w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899950v1</w:t>
+                <w:t xml:space="preserve">hal-02888114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of SPAD in 28nm FDSOI CMOS technology</w:t>
               </w:r>
@@ -9465,51 +9465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown Voltage Shift of CMOS Buried Quad Junction (BQJ) Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Luana Vidal de Negreiros da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9632,597 +9632,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D silicon coincidence avalanche detector for charged particle tracking in medical applications</w:t>
+                <w:t xml:space="preserve">Silicon Nanowire Arrays Combining Nanosphere Lithography and Metal-Assisted Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vignetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Pittet</w:t>
+                <w:t xml:space="preserve">Claude Lévy-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pares</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaodong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">218th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2016.8069553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3553151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886637v1</w:t>
+                <w:t xml:space="preserve">hal-01886739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN-based dosimetry for low-energy protontherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a 3D silicon coincidence avalanche detector for charged particle tracking in medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Angellier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Galvan</w:t>
+                <w:t xml:space="preserve">M. Vignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Solid State Dosimetry (SSD18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2016.8069553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021150v1</w:t>
+                <w:t xml:space="preserve">hal-01886637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gynecological applicator instrumented with GaN-dosimetric probes for HDR brachytherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ribouton</w:t>
+                <w:t xml:space="preserve">GaN-based dosimetry for low-energy protontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Solid State Dosimetry (SSD18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021138v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowire Arrays Combining Nanosphere Lithography and Metal-Assisted Etching</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gynecological applicator instrumented with GaN-dosimetric probes for HDR brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">218th ECS Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Solid State Dosimetry (SSD18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3553151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886739v1</w:t>
+                <w:t xml:space="preserve">hal-02021138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS buried multi-junction (BMJ) detector for bio-chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mamdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Optics and Photonics China (AOPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Beijing, China. pp.1-6, </w:t>
@@ -10260,51 +10260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-integration based quenching circuit for Geiger-mode avalanche diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10388,546 +10388,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time quality assurance instrumented phantom for HDR and PDR brachytherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ribouton</w:t>
+                <w:t xml:space="preserve">Study of Solid-State Over-Response by Correlated Sampling Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Ahnesjö</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Conference on Medical Physics (ECMP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021081v1</w:t>
+                <w:t xml:space="preserve">hal-02021156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Solid-State Over-Response by Correlated Sampling Monte Carlo Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruoxi Wang</w:t>
+                <w:t xml:space="preserve">Implementation of correlated sampling method for Monte Carlo simulations of small-sized solid-state dosimetric response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Guiral</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-N. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Ahnesjö</w:t>
+                <w:t xml:space="preserve">A. Ahnesjö</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Medical Physics (ECMP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53ème Journées de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Deauville, France. pp.e137-e138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2014.10.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021156v1</w:t>
+                <w:t xml:space="preserve">hal-02021083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-amplified CMOS image sensor using a current-mode readout circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Berghmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davies de Lima Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Brussels, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2052589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of correlated sampling method for Monte Carlo simulations of small-sized solid-state dosimetric response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A real-time quality assurance instrumented phantom for HDR and PDR brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Journées de la Société Française de Physique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Deauville, France. pp.e137-e138, </w:t>
+              <w:t xml:space="preserve">53èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Deauville, France. pp.e135-e136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2014.10.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2014.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021083v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Gallium Nitride radioluminescent transducers for Dosimetry and Quality Assurance in HDR Brachytherapy</w:t>
               </w:r>
@@ -11193,77 +11193,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahnesjö</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52èmes journées de la société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nice, France. pp.e44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11297,51 +11297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetry by radioluminescence of GaN for quality assurance and in vivo real time dosimetry in brachytherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11729,51 +11729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lévy-Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11958,77 +11958,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leca-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Minneapolis, France. </w:t>
@@ -12213,51 +12213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.167-171</w:t>
@@ -12325,64 +12325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Anas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème conférence internationale sur la luminescence et la spectroscopie optique de la matière condensée - ICL'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lyon, France</w:t>
@@ -12532,64 +12532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMOS BDJ detector array with charge preamplifiers for sensitive biochemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12666,51 +12666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 13th IEEE International Conference on Electronics, Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12964,51 +12964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 11th IEEE International Conference on Electronics, Circuits and Systems, 2004. ICECS 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Tel Aviv, Israel. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13059,51 +13059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference on Microelectronics, 2004. ICM 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tunis, Tunisia. pp.700-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13154,51 +13154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13230,303 +13230,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS optical detector system for capillary fluorescence measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+                <w:t xml:space="preserve">CMOS BDJ detector with signal recovery electronics for fluorescence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Culshaw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, St. Etienne, France. pp.154</w:t>
+              <w:t xml:space="preserve">European Workshop on Smart Structures in Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France. pp.213-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020916v1</w:t>
+                <w:t xml:space="preserve">hal-02020912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS BDJ detector with signal recovery electronics for fluorescence detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Galvan</w:t>
+                <w:t xml:space="preserve">CMOS optical detector system for capillary fluorescence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Smart Structures in Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France. pp.213-219</w:t>
+              <w:t xml:space="preserve">Optical Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, St. Etienne, France. pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020912v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip transimpedance preamplifier for CMOS BDJ optical detector using active enhanced impedance loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13564,77 +13564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip synchronous detection for CMOS photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14450,90 +14450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Silicon Coincidence Avalanche Detector (3D-SiCAD) for Hadrontherapy and Proton Tomography : Preliminary Results on Charged Particle Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15047,51 +15047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keshmiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degouttes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livingstone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G -N. Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80736-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)01562-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huffschmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2799/1/012012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061147v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acc925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768308v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribouton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaali Zouaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros Da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2993892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02463250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Issartel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107636" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Galvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#8208;n Lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02072918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noetinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Duy Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kulifaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guiral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jalade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gindraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxi Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.03.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribouton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4961393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quiquerez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/C06007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Vignetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Galvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo Xi Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Neng Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.78" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaikh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GCSJ81Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Giraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.02.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89K2HK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.91" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Goulart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies de Lima Monteiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.08.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9G38CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.12.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425HWNCX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/19/6701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad El Mourabit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Birjali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lahjomri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2011.629214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.002053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.10.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Lu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Giraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.02.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXLKX202-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez-Guerrero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1784" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Halim Sbaa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9339-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D8035D9174223264DA94F982FD71331415ED7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.11.063" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J97510NR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Sihanath" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.01.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9WV76K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886768v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Anas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.09.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPL8JMD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Loisy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ismail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SRTB9L2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.030" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8LPGJ98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blum" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.918994" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631232v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Blum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701296a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M63DKGCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020712v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kleimann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352946" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrillo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertoncini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dispagne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mourabit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020752v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Galvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Blum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitaval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020769v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mourabit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhi Gu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issartel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560679" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145340v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041916" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Haefeli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Hopchev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059830" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059657" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379994v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2019.8901825" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03899950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956657" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486852" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grondin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Galvan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681493" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069553" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3553151" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021081v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.048" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886668v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berghmans" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mignani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet de Moor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Santos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052589" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021083v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.054" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021164v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.134" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D81GCLDP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021074v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.135" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.08.057" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ouellet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020920v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitaval" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512487" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696113" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886776v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020857v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590358v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Namour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02000845v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020885v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021208v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hannati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Carillo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020739v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020897v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittlet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020916v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Lu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Culshaw" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020900v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021239v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eldridge" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byrne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golash" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Varma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zamorano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilash Panda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706762v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979200v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-N Lu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Adam" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504838v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021032v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominque Hoffmann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Court" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burtin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706899v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Guiral" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keshmiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degouttes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livingstone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G -N. Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80736-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)01562-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huffschmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2799/1/012012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061147v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acc925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768308v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribouton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaali Zouaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros Da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2993892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Galvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#8208;n Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02463250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Luana Vidal de Negreiros da Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kleimann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107682" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Issartel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02072918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noetinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Duy Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kulifaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guiral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jalade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gindraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxi Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.03.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribouton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4961393" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gelly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.270" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quiquerez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/C06007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Vignetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Galvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo Xi Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Neng Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.78" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaikh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GCSJ81Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.02.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89K2HK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.91" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Goulart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies de Lima Monteiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.08.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9G38CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/19/6701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.12.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425HWNCX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimad El Mourabit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Birjali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lahjomri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2011.629214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.002053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.10.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez-Guerrero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1784" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Giraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.02.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXLKX202-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Lu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.11.063" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J97510NR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Halim Sbaa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9339-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D8035D9174223264DA94F982FD71331415ED7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chateaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9399-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE7F0D91AC87E3F364F78FC708B50689B3EF83AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Anas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.09.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPL8JMD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Lu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Sihanath" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.01.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9WV76K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Loisy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ismail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SRTB9L2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.030" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8LPGJ98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blum" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.918994" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631226v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352946" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631232v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Blum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701296a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M63DKGCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020712v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kleimann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Dispagne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Denoroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertoncini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020725v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020723v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrillo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mourabit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020752v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Galvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Blum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitaval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020769v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mourabit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhi Gu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issartel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560679" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159227v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145322v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2019.8901825" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03899950v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956657" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Haefeli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Hopchev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059830" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333580v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041916" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888114v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059657" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486852" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grondin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Galvan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681493" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886739v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vy-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3553151" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886637v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069553" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021150v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angellier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021156v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021083v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahnesj&#246;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.054" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886668v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berghmans" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mignani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet de Moor" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052589" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021081v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2014.10.048" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021164v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.134" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D81GCLDP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021074v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.135" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.08.057" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ouellet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020920v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitaval" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.512487" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696113" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886776v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leca-Bouvier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020857v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590358v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Namour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vittori" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02000845v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020885v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021208v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hannati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Carillo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020739v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020897v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittlet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020912v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Lu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Culshaw" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020916v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020900v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021239v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eldridge" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byrne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golash" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Varma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zamorano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilash Panda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706762v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979200v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-N Lu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Adam" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504838v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021032v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominque Hoffmann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Court" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burtin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706899v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Guiral" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>