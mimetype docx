--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -137,633 +137,633 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving with Graphs: The Mathematician's toolkit</w:t>
+                <w:t xml:space="preserve">Posets, their Incidence Algebras and Relative Operads, and the Cohomology Comparison Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Giardino</w:t>
+                <w:t xml:space="preserve">V. Jacky I I I Batkam Mbatchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tcheka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique et Analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/LEA.266.0.3294841⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.104162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2025.104162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534445v1</w:t>
+                <w:t xml:space="preserve">hal-04239617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posets, their Incidence Algebras and Relative Operads, and the Cohomology Comparison Theorem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Jacky I I I Batkam Mbatchou</w:t>
+                <w:t xml:space="preserve">Proving with Graphs: The Mathematician's toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calvin Tcheka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, pp.104162. </w:t>
+              <w:t xml:space="preserve">Logique et Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 266, pp.285-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2025.104162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2143/LEA.266.0.3294841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239617v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic structures underlying quantum independences : Theory and Applications</w:t>
+                <w:t xml:space="preserve">Effective Action in Free Probability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Chetrite</w:t>
+                <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Patras</w:t>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.253-296. </w:t>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (30), pp.149-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00023-023-01296-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61102/1024-2953-mprf.2024.30.1.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836981v1</w:t>
+                <w:t xml:space="preserve">hal-04239644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic groups in non-commutative probability theory revisited</w:t>
+                <w:t xml:space="preserve">Algebraic structures underlying quantum independences : Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Chevyrev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+                <w:t xml:space="preserve">Raphael Chetrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infinite Dimensional Analysis, Quantum Probability and Related Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021902572450005X⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.253-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-023-01296-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806588v1</w:t>
+                <w:t xml:space="preserve">hal-03836981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Structures Underlying Quantum Independences: Theory and Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Patras</w:t>
+                <w:t xml:space="preserve">Algebraic groups in non-commutative probability theory revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Chevyrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-023-01296-z⟩</w:t>
+              <w:t xml:space="preserve">Infinite Dimensional Analysis, Quantum Probability and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021902572450005X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04236389v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Action in Free Probability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+                <w:t xml:space="preserve">Algebraic Structures Underlying Quantum Independences: Theory and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61102/1024-2953-mprf.2024.30.1.006⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-023-01296-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239644v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifted substitution in non-commutative multivariate power series with a view toward free probability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -921,352 +921,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04384870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wick polynomials in noncommutative probability: a group-theoretical approach</w:t>
+                <w:t xml:space="preserve">L'épistémologie mathématique de Gaston Bachelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ebrahimi-Fard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Zambotti</w:t>
+                <w:t xml:space="preserve">Sébastien Maronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 74 (6), pp.1673 - 1699. </w:t>
+              <w:t xml:space="preserve">Bachelard Studies - Études bachelardiennes - Studi bachelardiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1-2, pp.51-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4153/S0008414X21000407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7413/2724-5470052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438241v1</w:t>
+                <w:t xml:space="preserve">hal-03670027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulant-cumulant relations in free probability theory from Magnus' expansion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wick polynomials in noncommutative probability: a group-theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Celestino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Perales Anaya</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Zambotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10208-021-09512-0⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 74 (6), pp.1673 - 1699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4153/S0008414X21000407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000717v1</w:t>
+                <w:t xml:space="preserve">hal-02438241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épistémologie mathématique de Gaston Bachelard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumulant-cumulant relations in free probability theory from Magnus' expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Maronne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+                <w:t xml:space="preserve">D. Perales Anaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bachelard Studies - Études bachelardiennes - Studi bachelardiani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1-2, pp.51-68. </w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), pp.733-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7413/2724-5470052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10208-021-09512-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670027v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molien generating functions and integrity bases for the action of the ${{\mathrm {SO(3)}}}$ and ${{\mathrm {O(3)}}}$ groups on a set of vectors</w:t>
               </w:r>
@@ -1533,51 +1533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operads of (noncrossing) partitions, interacting bialgebras, and moment-cumulant relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,304 +1826,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotone, free, and boolean cumulants: A shuffle algebra approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+                <w:t xml:space="preserve">Analysis, detection and correction of misspecified discrete time state space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima El Kolei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 333, pp.200-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375502v1</w:t>
+                <w:t xml:space="preserve">hal-02375514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomial bases and pre-Lie structure for free Lie algebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Manchon</w:t>
+                <w:t xml:space="preserve">Monotone, free, and boolean cumulants: A shuffle algebra approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 328, pp.112-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2018.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376211v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis, detection and correction of misspecified discrete time state space models</w:t>
+                <w:t xml:space="preserve">Monomial bases and pre-Lie structure for free Lie algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima El Kolei</w:t>
+                <w:t xml:space="preserve">Mahdi J. Hasan Al-Kaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375514v1</w:t>
+                <w:t xml:space="preserve">hal-02376211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right-handed Hopf algebras and the preLie forest formula</w:t>
               </w:r>
@@ -2200,51 +2200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopf-algebraic deformations of products and Wick polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,235 +2501,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On particle Gibbs samplers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Kohn</w:t>
+                <w:t xml:space="preserve">Infinitesimal and B ∞ -algebras, finite spaces, and quasi-symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Malvenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/15-AIHP695⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220 (6), pp.2434-2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2015.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312953v1</w:t>
+                <w:t xml:space="preserve">hal-03623925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinitesimal and B ∞ -algebras, finite spaces, and quasi-symmetric functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Malvenuto</w:t>
+                <w:t xml:space="preserve">On particle Gibbs samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 220 (6), pp.2434-2458. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (4), pp.1687-1733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2015.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/15-AIHP695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623925v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformations of shuffles and quasi-shuffles</w:t>
               </w:r>
@@ -2819,51 +2819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combinatorics of Green's functions in planar field theories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulants, free cumulants and half-shuffles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2995,382 +2995,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The splitting process in free probability theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+                <w:t xml:space="preserve">A Fast Algorithm for the Construction of Integrity Bases Associated to Symmetry-Adapted Polynomial Representations. Application to Tetrahedral XY4 Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cassam-Chenaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.rnv209. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1), pp.58-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnv209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10910-014-0410-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141525v1</w:t>
+                <w:t xml:space="preserve">hal-00879715v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm for the Construction of Integrity Bases Associated to Symmetry-Adapted Polynomial Representations. Application to Tetrahedral XY4 Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+                <w:t xml:space="preserve">The exponential Lie series for continuous semimartingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.A. Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10910-014-0410-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879715v3</w:t>
+                <w:t xml:space="preserve">hal-01287021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exponential Lie series for continuous semimartingales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The splitting process in free probability theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.rnv209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnv209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287021v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A duality formula for Feynman–Kac path particle models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3551,90 +3551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows and stochastic Taylor series in Itô calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.A. Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (49), pp.495202 </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3850,64 +3850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pre-Lie structure of the time-ordered exponential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.1281-1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3935,973 +3935,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural endomorphisms of shuffle algebras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathématiques et herméneutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (4), pp.989-1009</w:t>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (2), pp.217-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696965v1</w:t>
+                <w:t xml:space="preserve">hal-01289281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure combinatoire du calcul intégral.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Patras</w:t>
+                <w:t xml:space="preserve">Natural endomorphisms of shuffle algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 138, pp.5-22</w:t>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.989-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866616v1</w:t>
+                <w:t xml:space="preserve">hal-00696965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enveloping algebras of preLie algebras, Solomon idempotents and the Magnus formula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+                <w:t xml:space="preserve">La structure combinatoire du calcul intégral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (4), pp.853</w:t>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138, pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658228v2</w:t>
+                <w:t xml:space="preserve">hal-00866616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic derivatives and generalized Dynkin operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Menous</w:t>
+                <w:t xml:space="preserve">Enveloping algebras of preLie algebras, Solomon idempotents and the Magnus formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapoton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.853</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710867v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural endomorphisms of quasi-shuffle Hopf algebras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+                <w:t xml:space="preserve">Logarithmic derivatives and generalized Dynkin operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Menous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24033/bsmf.2644⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (4), pp.901-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10801-013-0431-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823090v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques et herméneutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+                <w:t xml:space="preserve">Natural endomorphisms of quasi-shuffle Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141, pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/bsmf.2644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289281v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential renormalisation. II. Bogoliubov's R-operation and momentum subtraction schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+                <w:t xml:space="preserve">The Rayleigh-Schrödinger perturbation series of quasi-degenerate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Zsolt Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4742185⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (10), pp.2256-2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.23201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289223v1</w:t>
+                <w:t xml:space="preserve">hal-00533128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets et idéalités dans les mathématiques contemporaines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Ordering and a Generalized Magnus Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chetrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes platoniciennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 103 (3), pp.Pas encore connu. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-012-0596-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312963v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rayleigh-Schrödinger perturbation series of quasi-degenerate systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objets et idéalités dans les mathématiques contemporaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabor Zsolt Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes platoniciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Platon aujourd'hui, IX, pp.47-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533128v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Ordering and a Generalized Magnus Expansion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exponential renormalisation. II. Bogoliubov's R-operation and momentum subtraction schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.083505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4742185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11005-012-0596-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00762255v1</w:t>
+                <w:t xml:space="preserve">hal-01289223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-particle irreducibility with initial correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4961,51 +4961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of U-statistics for interacting particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5052,51 +5052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal, noncommutative diagrammatics and the linked cluster Theorems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5143,51 +5143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree expansion in time-dependent perturbation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ângela Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,823 +5241,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree based functional expansions for Feynman--Kac particle models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+                <w:t xml:space="preserve">Dynkin operators and renormalization group actions in pQFT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patras Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vertex Operator Algebras and Related Areas, Eds M. Bergvelt, G. Yamskulna, W. Zhao, 497, pp.169-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086532v1</w:t>
+                <w:t xml:space="preserve">hal-00341511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Tree based functional expansions for Feynman--Kac particle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (2), pp.778-825. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+              <w:t xml:space="preserve">, 2009, pp.778-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00537144v1</w:t>
+                <w:t xml:space="preserve">hal-00086532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperoctahedral Chen calculus for effective Hamiltonians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Brouder</w:t>
+                <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.778-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2009.07.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342930v3</w:t>
+                <w:t xml:space="preserve">inria-00537144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A noncommutative Bohnenblust-Spitzer identity for Rota-Baxter algebras solves Bogoliubov's recursion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Patras</w:t>
+                <w:t xml:space="preserve">Hyperoctahedral Chen calculus for effective Hamiltonians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Noncommutative Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 322 (11), pp.4105-4120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2009.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483478v1</w:t>
+                <w:t xml:space="preserve">hal-00342930v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The convergence to equilibrium of neutral genetic models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+                <w:t xml:space="preserve">A noncommutative Bohnenblust-Spitzer identity for Rota-Baxter algebras solves Bogoliubov's recursion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Noncommutative Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.181-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00239259v4</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynkin operators and renormalization group actions in pQFT.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patras Frédéric</w:t>
+                <w:t xml:space="preserve">The convergence to equilibrium of neutral genetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.123-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07362990903415833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341511v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00239259v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New identities in dendriform algebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Manchon</w:t>
+                <w:t xml:space="preserve">Lie Theory for Hopf operads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Livernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 320, pp.708-727</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 319 (12), pp.4899-4920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2008.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483480v1</w:t>
+                <w:t xml:space="preserve">hal-00083757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lie Theory for Hopf operads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Livernet</w:t>
+                <w:t xml:space="preserve">New identities in dendriform algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 319 (12), pp.4899-4920. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 320, pp.708-727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2008.03.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00083757v1</w:t>
+                <w:t xml:space="preserve">hal-00483480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted descent algebras and the Solomon-Tits algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schocker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6095,51 +6095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochain algebras of mapping spaces and finite group actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6203,204 +6203,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical understanding and mathematical translation(s)</w:t>
+                <w:t xml:space="preserve">Les structures : concepts ou objets épistémiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, International Workshop “Mathematics, history and philosophy of mathematics: Which interactions?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Center of Mathematical Research (CIRM), Nov 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Bourbaki et le structuralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR BANANA, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05434788v1</w:t>
+                <w:t xml:space="preserve">halshs-05434791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures : concepts ou objets épistémiques ?</w:t>
+                <w:t xml:space="preserve">Mathematical understanding and mathematical translation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Bourbaki et le structuralisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR BANANA, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, International Workshop “Mathematics, history and philosophy of mathematics: Which interactions?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Center of Mathematical Research (CIRM), Nov 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05434791v1</w:t>
+                <w:t xml:space="preserve">halshs-05434788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Systems: from the Presocratics to Pension Funds</w:t>
               </w:r>
@@ -6477,51 +6477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-shuffle algebras in non-commutative stochastic calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7417,165 +7417,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dal surrazionalismo alla surlogica? Sulla verità matematica.</w:t>
+                <w:t xml:space="preserve">De l'unité, du Un et de l'infini chez Nicolas de Cues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mario Castellana, Il surrazionalismo di G. Bachelard.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.447-456, 2021, Edizioni Milella di Emanuele Augier</w:t>
+              <w:t xml:space="preserve">Mathématiques et Métaphysique dans la pensée de Nicolas de Cues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.61-80, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000771v1</w:t>
+                <w:t xml:space="preserve">hal-02376004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'unité, du Un et de l'infini chez Nicolas de Cues.</w:t>
+                <w:t xml:space="preserve">Dal surrazionalismo alla surlogica? Sulla verità matematica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathématiques et Métaphysique dans la pensée de Nicolas de Cues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, pp.61-80, 2021</w:t>
+              <w:t xml:space="preserve">Mario Castellana, Il surrazionalismo di G. Bachelard.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.447-456, 2021, Edizioni Milella di Emanuele Augier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376004v1</w:t>
+                <w:t xml:space="preserve">hal-03000771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lie Theory for Quasi-Shuffle Bialgebras</w:t>
               </w:r>
@@ -7669,51 +7669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From iterated integrals and chronological calculus to Hopf and Rota-Baxter algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial algebra and Hopf algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7738,51 +7738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A group-theoretical approach to conditionally free cumulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7837,51 +7837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Non-commutative Stochastic Exponentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Curry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8238,51 +8238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean field theory of nonlinear filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,51 +8337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting path systems for credit portfolio risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8524,272 +8524,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix symmetric and quasi-symmetric functions and noncommutative representation theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncrossing arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Malvenuto</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352049v1</w:t>
+                <w:t xml:space="preserve">hal-05352064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncrossing arithmetic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matrix symmetric and quasi-symmetric functions and noncommutative representation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Kock</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Malvenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352064v1</w:t>
+                <w:t xml:space="preserve">hal-05352049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Exponential Lie Series and a Chen-Strichartz Formula for Levy Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9094,51 +9094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis, detection and correction of misspecified discrete time state space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima El Kolei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9244,51 +9244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brace algebras and the cohomology comparison theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9338,77 +9338,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On particle Gibbs Markov chain Monte Carlo models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Arxiv. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9430,51 +9430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting path systems for credit portfolios risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9509,51 +9509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of U-statistics for interacting particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9601,51 +9601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Field Theory of Nonlinear Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9693,205 +9693,205 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1813, 2006, pp.45</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5969, INRIA. 2006, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00090246v1</w:t>
+                <w:t xml:space="preserve">inria-00090242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5969, INRIA. 2006, pp.45</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1813, 2006, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00090242v2</w:t>
+                <w:t xml:space="preserve">inria-00090246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10046,51 +10046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.unice.fr/~patras/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534445v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEA.266.0.3294841" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239617v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacky I I I Batkam Mbatchou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tcheka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chetrite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01296-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Chevyrev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902572450005X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61102/1024-2953-mprf.2024.30.1.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tapia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zambotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X21000407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celestino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perales Anaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09512-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cassam-Chena&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-021-01277-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222972v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi&#8208;fard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12249" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2018.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi J. Hasan Al-Kaabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.10.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232450v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/49" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608945v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Malvenuto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967351v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP695" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2015.11.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-016-0585-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00879715v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-014-0410-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.A. Malham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wiese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/49/495202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0268-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158118v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/3/035201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-014-0703-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658228v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-013-0431-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742185" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312963v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duchamp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Zsolt Toth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23201" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-012-0596-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFDRJVPM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267184v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/539" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-011-0355-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-011-9828-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436531v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Mestre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3447733" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP565" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342930v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.07.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00239259v4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990903415833" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patras Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Livernet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.03.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schocker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Planas-Bielsa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95703-2_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37031-2_19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56700-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_possibilit%c3%a9_des_nombres#sthash.sadaFul3.dpuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Boi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerszberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Curry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96415-7_39" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492967v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413561v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773293v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Celestino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kohn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00238398v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090246v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090242v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.unice.fr/~patras/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239617v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacky I I I Batkam Mbatchou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tcheka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEA.266.0.3294841" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61102/1024-2953-mprf.2024.30.1.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chetrite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01296-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Chevyrev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902572450005X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tapia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zambotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X21000407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celestino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perales Anaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09512-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cassam-Chena&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-021-01277-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222972v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi&#8208;fard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12249" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.10.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2018.01.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi J. Hasan Al-Kaabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232450v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/49" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608945v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Malvenuto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967351v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2015.11.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kohn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP695" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-016-0585-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00879715v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-014-0410-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.A. Malham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wiese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0429" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/49/495202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0268-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158118v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/3/035201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-014-0703-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658228v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-013-0431-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duchamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Zsolt Toth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23201" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-012-0596-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFDRJVPM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742185" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267184v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/539" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-011-0355-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-011-9828-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436531v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Mestre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3447733" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patras Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086532v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP565" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342930v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.07.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00239259v4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990903415833" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Livernet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schocker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Planas-Bielsa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95703-2_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37031-2_19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56700-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_possibilit%c3%a9_des_nombres#sthash.sadaFul3.dpuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Boi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerszberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Curry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96415-7_39" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492967v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413561v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773293v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Celestino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kohn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00238398v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090242v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>