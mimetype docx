--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -137,633 +137,633 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posets, their Incidence Algebras and Relative Operads, and the Cohomology Comparison Theorem</w:t>
+                <w:t xml:space="preserve">Proving with Graphs: The Mathematician's toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jacky I I I Batkam Mbatchou</w:t>
+                <w:t xml:space="preserve">Valeria Giardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calvin Tcheka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2025.104162⟩</w:t>
+              <w:t xml:space="preserve">Logique et Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 266, pp.285-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/LEA.266.0.3294841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239617v1</w:t>
+                <w:t xml:space="preserve">hal-05534445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving with Graphs: The Mathematician's toolkit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Posets, their Incidence Algebras and Relative Operads, and the Cohomology Comparison Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacky I I I Batkam Mbatchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Giardino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+                <w:t xml:space="preserve">Calvin Tcheka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique et Analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 266, pp.285-319. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.104162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/LEA.266.0.3294841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2025.104162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534445v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Action in Free Probability</w:t>
+                <w:t xml:space="preserve">Algebraic structures underlying quantum independences : Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphael Chetrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Patras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (30), pp.149-178. </w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.253-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61102/1024-2953-mprf.2024.30.1.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00023-023-01296-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239644v1</w:t>
+                <w:t xml:space="preserve">hal-03836981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic structures underlying quantum independences : Theory and Applications</w:t>
+                <w:t xml:space="preserve">Algebraic groups in non-commutative probability theory revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Chetrite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Patras</w:t>
+                <w:t xml:space="preserve">Ilya Chevyrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-023-01296-z⟩</w:t>
+              <w:t xml:space="preserve">Infinite Dimensional Analysis, Quantum Probability and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021902572450005X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836981v1</w:t>
+                <w:t xml:space="preserve">hal-03806588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic groups in non-commutative probability theory revisited</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+                <w:t xml:space="preserve">Algebraic Structures Underlying Quantum Independences: Theory and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infinite Dimensional Analysis, Quantum Probability and Related Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021902572450005X⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-023-01296-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03806588v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Structures Underlying Quantum Independences: Theory and Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Patras</w:t>
+                <w:t xml:space="preserve">Effective Action in Free Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-023-01296-z⟩</w:t>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (30), pp.149-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61102/1024-2953-mprf.2024.30.1.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236389v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifted substitution in non-commutative multivariate power series with a view toward free probability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -921,352 +921,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04384870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épistémologie mathématique de Gaston Bachelard</w:t>
+                <w:t xml:space="preserve">Wick polynomials in noncommutative probability: a group-theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Maronne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+                <w:t xml:space="preserve">K. Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Zambotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bachelard Studies - Études bachelardiennes - Studi bachelardiani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1-2, pp.51-68. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 74 (6), pp.1673 - 1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7413/2724-5470052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4153/S0008414X21000407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670027v1</w:t>
+                <w:t xml:space="preserve">hal-02438241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wick polynomials in noncommutative probability: a group-theoretical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumulant-cumulant relations in free probability theory from Magnus' expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Celestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Zambotti</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perales Anaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4153/S0008414X21000407⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), pp.733-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-021-09512-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438241v1</w:t>
+                <w:t xml:space="preserve">hal-03000717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulant-cumulant relations in free probability theory from Magnus' expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'épistémologie mathématique de Gaston Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Perales Anaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (3), pp.733-755. </w:t>
+              <w:t xml:space="preserve">Bachelard Studies - Études bachelardiennes - Studi bachelardiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1-2, pp.51-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10208-021-09512-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7413/2724-5470052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000717v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molien generating functions and integrity bases for the action of the ${{\mathrm {SO(3)}}}$ and ${{\mathrm {O(3)}}}$ groups on a set of vectors</w:t>
               </w:r>
@@ -1533,51 +1533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operads of (noncrossing) partitions, interacting bialgebras, and moment-cumulant relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,304 +1826,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis, detection and correction of misspecified discrete time state space models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salima El Kolei</w:t>
+                <w:t xml:space="preserve">Monotone, free, and boolean cumulants: A shuffle algebra approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.10.020⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 328, pp.112-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375514v1</w:t>
+                <w:t xml:space="preserve">hal-02375502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotone, free, and boolean cumulants: A shuffle algebra approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+                <w:t xml:space="preserve">Monomial bases and pre-Lie structure for free Lie algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi J. Hasan Al-Kaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375502v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomial bases and pre-Lie structure for free Lie algebras</w:t>
+                <w:t xml:space="preserve">Analysis, detection and correction of misspecified discrete time state space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi J. Hasan Al-Kaabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Manchon</w:t>
+                <w:t xml:space="preserve">Salima El Kolei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 333, pp.200-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376211v1</w:t>
+                <w:t xml:space="preserve">hal-02375514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right-handed Hopf algebras and the preLie forest formula</w:t>
               </w:r>
@@ -2200,51 +2200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopf-algebraic deformations of products and Wick polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2819,51 +2819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combinatorics of Green's functions in planar field theories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulants, free cumulants and half-shuffles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2995,339 +2995,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm for the Construction of Integrity Bases Associated to Symmetry-Adapted Polynomial Representations. Application to Tetrahedral XY4 Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+                <w:t xml:space="preserve">The splitting process in free probability theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (1), pp.58-85. </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.rnv209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10910-014-0410-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnv209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879715v3</w:t>
+                <w:t xml:space="preserve">hal-01141525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exponential Lie series for continuous semimartingales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon J.A. Malham</w:t>
+                <w:t xml:space="preserve">A Fast Algorithm for the Construction of Integrity Bases Associated to Symmetry-Adapted Polynomial Representations. Application to Tetrahedral XY4 Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cassam-Chenaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1), pp.58-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10910-014-0410-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287021v1</w:t>
+                <w:t xml:space="preserve">hal-00879715v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The splitting process in free probability theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The exponential Lie series for continuous semimartingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.A. Malham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.rnv209. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnv209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141525v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A duality formula for Feynman–Kac path particle models</w:t>
               </w:r>
@@ -3551,90 +3551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows and stochastic Taylor series in Itô calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.A. Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (49), pp.495202 </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3850,64 +3850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pre-Lie structure of the time-ordered exponential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.1281-1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3935,973 +3935,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques et herméneutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural endomorphisms of shuffle algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (2), pp.217-238</w:t>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.989-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289281v1</w:t>
+                <w:t xml:space="preserve">hal-00696965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural endomorphisms of shuffle algebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+                <w:t xml:space="preserve">La structure combinatoire du calcul intégral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (4), pp.989-1009</w:t>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138, pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696965v1</w:t>
+                <w:t xml:space="preserve">hal-00866616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure combinatoire du calcul intégral.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Patras</w:t>
+                <w:t xml:space="preserve">Enveloping algebras of preLie algebras, Solomon idempotents and the Magnus formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 138, pp.5-22</w:t>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866616v1</w:t>
+                <w:t xml:space="preserve">hal-00658228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enveloping algebras of preLie algebras, Solomon idempotents and the Magnus formula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chapoton</w:t>
+                <w:t xml:space="preserve">Logarithmic derivatives and generalized Dynkin operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Menous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (4), pp.901-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10801-013-0431-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658228v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic derivatives and generalized Dynkin operators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+                <w:t xml:space="preserve">Natural endomorphisms of quasi-shuffle Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141, pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/bsmf.2644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10801-013-0431-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00710867v1</w:t>
+                <w:t xml:space="preserve">hal-00823090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural endomorphisms of quasi-shuffle Hopf algebras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+                <w:t xml:space="preserve">Mathématiques et herméneutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (2), pp.217-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24033/bsmf.2644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00823090v1</w:t>
+                <w:t xml:space="preserve">hal-01289281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rayleigh-Schrödinger perturbation series of quasi-degenerate systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Duchamp</w:t>
+                <w:t xml:space="preserve">Exponential renormalisation. II. Bogoliubov's R-operation and momentum subtraction schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabor Zsolt Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.23201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.083505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4742185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533128v1</w:t>
+                <w:t xml:space="preserve">hal-01289223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Ordering and a Generalized Magnus Expansion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objets et idéalités dans les mathématiques contemporaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes platoniciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Platon aujourd'hui, IX, pp.47-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00762255v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets et idéalités dans les mathématiques contemporaines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rayleigh-Schrödinger perturbation series of quasi-degenerate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Zsolt Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes platoniciennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (10), pp.2256-2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.23201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312963v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential renormalisation. II. Bogoliubov's R-operation and momentum subtraction schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Time-Ordering and a Generalized Magnus Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chetrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 103 (3), pp.Pas encore connu. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-012-0596-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4742185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-particle irreducibility with initial correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5052,51 +5052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal, noncommutative diagrammatics and the linked cluster Theorems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5143,51 +5143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree expansion in time-dependent perturbation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ângela Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,607 +5241,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynkin operators and renormalization group actions in pQFT.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patras Frédéric</w:t>
+                <w:t xml:space="preserve">A noncommutative Bohnenblust-Spitzer identity for Rota-Baxter algebras solves Bogoliubov's recursion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vertex Operator Algebras and Related Areas, Eds M. Bergvelt, G. Yamskulna, W. Zhao, 497, pp.169-184</w:t>
+              <w:t xml:space="preserve">Journal of Noncommutative Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.181-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341511v1</w:t>
+                <w:t xml:space="preserve">hal-00483478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree based functional expansions for Feynman--Kac particle models</w:t>
+                <w:t xml:space="preserve">The convergence to equilibrium of neutral genetic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.778-825. </w:t>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.123-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07362990903415833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086532v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00239259v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre del Moral</w:t>
+                <w:t xml:space="preserve">Hyperoctahedral Chen calculus for effective Hamiltonians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 322 (11), pp.4105-4120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2009.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00537144v1</w:t>
+                <w:t xml:space="preserve">hal-00342930v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperoctahedral Chen calculus for effective Hamiltonians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Brouder</w:t>
+                <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.778-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2009.07.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342930v3</w:t>
+                <w:t xml:space="preserve">inria-00537144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A noncommutative Bohnenblust-Spitzer identity for Rota-Baxter algebras solves Bogoliubov's recursion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Patras</w:t>
+                <w:t xml:space="preserve">Tree based functional expansions for Feynman--Kac particle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Noncommutative Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.778-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483478v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The convergence to equilibrium of neutral genetic models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+                <w:t xml:space="preserve">Dynkin operators and renormalization group actions in pQFT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patras Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vertex Operator Algebras and Related Areas, Eds M. Bergvelt, G. Yamskulna, W. Zhao, 497, pp.169-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00239259v4</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lie Theory for Hopf operads</w:t>
               </w:r>
@@ -5918,64 +5918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New identities in dendriform algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6013,51 +6013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted descent algebras and the Solomon-Tits algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schocker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6095,51 +6095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochain algebras of mapping spaces and finite group actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6203,204 +6203,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures : concepts ou objets épistémiques ?</w:t>
+                <w:t xml:space="preserve">Mathematical understanding and mathematical translation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Bourbaki et le structuralisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR BANANA, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, International Workshop “Mathematics, history and philosophy of mathematics: Which interactions?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Center of Mathematical Research (CIRM), Nov 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05434791v1</w:t>
+                <w:t xml:space="preserve">halshs-05434788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical understanding and mathematical translation(s)</w:t>
+                <w:t xml:space="preserve">Les structures : concepts ou objets épistémiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, International Workshop “Mathematics, history and philosophy of mathematics: Which interactions?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Center of Mathematical Research (CIRM), Nov 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Bourbaki et le structuralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR BANANA, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05434788v1</w:t>
+                <w:t xml:space="preserve">halshs-05434791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Systems: from the Presocratics to Pension Funds</w:t>
               </w:r>
@@ -6477,51 +6477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-shuffle algebras in non-commutative stochastic calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7417,165 +7417,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'unité, du Un et de l'infini chez Nicolas de Cues.</w:t>
+                <w:t xml:space="preserve">Dal surrazionalismo alla surlogica? Sulla verità matematica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathématiques et Métaphysique dans la pensée de Nicolas de Cues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, pp.61-80, 2021</w:t>
+              <w:t xml:space="preserve">Mario Castellana, Il surrazionalismo di G. Bachelard.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.447-456, 2021, Edizioni Milella di Emanuele Augier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376004v1</w:t>
+                <w:t xml:space="preserve">hal-03000771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dal surrazionalismo alla surlogica? Sulla verità matematica.</w:t>
+                <w:t xml:space="preserve">De l'unité, du Un et de l'infini chez Nicolas de Cues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mario Castellana, Il surrazionalismo di G. Bachelard.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.447-456, 2021, Edizioni Milella di Emanuele Augier</w:t>
+              <w:t xml:space="preserve">Mathématiques et Métaphysique dans la pensée de Nicolas de Cues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.61-80, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000771v1</w:t>
+                <w:t xml:space="preserve">hal-02376004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lie Theory for Quasi-Shuffle Bialgebras</w:t>
               </w:r>
@@ -7669,51 +7669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From iterated integrals and chronological calculus to Hopf and Rota-Baxter algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial algebra and Hopf algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7738,51 +7738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A group-theoretical approach to conditionally free cumulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7837,51 +7837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Non-commutative Stochastic Exponentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Curry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8524,272 +8524,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncrossing arithmetic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matrix symmetric and quasi-symmetric functions and noncommutative representation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Kock</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Malvenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352064v1</w:t>
+                <w:t xml:space="preserve">hal-05352049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix symmetric and quasi-symmetric functions and noncommutative representation theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncrossing arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Malvenuto</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352049v1</w:t>
+                <w:t xml:space="preserve">hal-05352064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Exponential Lie Series and a Chen-Strichartz Formula for Levy Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Wiese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9094,51 +9094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis, detection and correction of misspecified discrete time state space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima El Kolei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9244,51 +9244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brace algebras and the cohomology comparison theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9364,51 +9364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Arxiv. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9733,73 +9733,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5969, INRIA. 2006, pp.45</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1813, 2006, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00090242v2</w:t>
+                <w:t xml:space="preserve">inria-00090246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
               </w:r>
@@ -9825,73 +9825,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1813, 2006, pp.45</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5969, INRIA. 2006, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00090246v1</w:t>
+                <w:t xml:space="preserve">inria-00090242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10046,51 +10046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.unice.fr/~patras/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239617v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacky I I I Batkam Mbatchou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tcheka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEA.266.0.3294841" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61102/1024-2953-mprf.2024.30.1.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chetrite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01296-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Chevyrev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902572450005X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tapia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zambotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X21000407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celestino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perales Anaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09512-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cassam-Chena&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-021-01277-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222972v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi&#8208;fard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12249" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.10.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2018.01.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi J. Hasan Al-Kaabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232450v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/49" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608945v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Malvenuto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967351v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2015.11.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kohn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP695" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-016-0585-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00879715v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-014-0410-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.A. Malham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wiese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0429" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/49/495202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0268-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158118v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/3/035201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-014-0703-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658228v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-013-0431-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duchamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Zsolt Toth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23201" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-012-0596-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFDRJVPM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742185" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267184v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/539" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-011-0355-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-011-9828-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436531v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Mestre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3447733" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patras Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086532v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP565" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342930v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.07.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00239259v4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990903415833" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Livernet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schocker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Planas-Bielsa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95703-2_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37031-2_19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56700-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_possibilit%c3%a9_des_nombres#sthash.sadaFul3.dpuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Boi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerszberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Curry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96415-7_39" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492967v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413561v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773293v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Celestino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kohn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00238398v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090242v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.unice.fr/~patras/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534445v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEA.266.0.3294841" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239617v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacky I I I Batkam Mbatchou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tcheka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chetrite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01296-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Chevyrev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902572450005X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61102/1024-2953-mprf.2024.30.1.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tapia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zambotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X21000407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celestino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perales Anaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09512-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cassam-Chena&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-021-01277-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222972v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi&#8208;fard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12249" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2018.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi J. Hasan Al-Kaabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.10.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232450v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/49" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608945v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Malvenuto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967351v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2015.11.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kohn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP695" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-016-0585-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00879715v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-014-0410-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.A. Malham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wiese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/49/495202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0268-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158118v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/3/035201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-014-0703-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658228v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-013-0431-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742185" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312963v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duchamp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Zsolt Toth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23201" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-012-0596-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFDRJVPM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267184v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/539" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-011-0355-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-011-9828-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436531v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Mestre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3447733" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00239259v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990903415833" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342930v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.07.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537144v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP565" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patras Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Livernet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schocker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Planas-Bielsa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95703-2_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37031-2_19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56700-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_possibilit%c3%a9_des_nombres#sthash.sadaFul3.dpuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Boi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerszberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Curry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96415-7_39" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492967v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413561v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773293v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Celestino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kohn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00238398v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090246v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090242v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>