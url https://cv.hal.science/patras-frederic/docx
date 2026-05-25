--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -2501,235 +2501,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinitesimal and B ∞ -algebras, finite spaces, and quasi-symmetric functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Malvenuto</w:t>
+                <w:t xml:space="preserve">On particle Gibbs samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2015.11.014⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (4), pp.1687-1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-AIHP695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623925v1</w:t>
+                <w:t xml:space="preserve">hal-01312953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On particle Gibbs samplers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Kohn</w:t>
+                <w:t xml:space="preserve">Infinitesimal and B ∞ -algebras, finite spaces, and quasi-symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Malvenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (4), pp.1687-1733. </w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220 (6), pp.2434-2458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-AIHP695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2015.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312953v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformations of shuffles and quasi-shuffles</w:t>
               </w:r>
@@ -2904,209 +2904,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulants, free cumulants and half-shuffles</w:t>
+                <w:t xml:space="preserve">The splitting process in free probability theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.rnv209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnv209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287031v1</w:t>
+                <w:t xml:space="preserve">hal-01141525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The splitting process in free probability theory</w:t>
+                <w:t xml:space="preserve">Cumulants, free cumulants and half-shuffles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.rnv209. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnv209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141525v1</w:t>
+                <w:t xml:space="preserve">hal-01287031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Algorithm for the Construction of Integrity Bases Associated to Symmetry-Adapted Polynomial Representations. Application to Tetrahedral XY4 Molecules</w:t>
               </w:r>
@@ -3313,64 +3313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A duality formula for Feynman–Kac path particle models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3935,191 +3935,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural endomorphisms of shuffle algebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+                <w:t xml:space="preserve">La structure combinatoire du calcul intégral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (4), pp.989-1009</w:t>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138, pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696965v1</w:t>
+                <w:t xml:space="preserve">hal-00866616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure combinatoire du calcul intégral.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Patras</w:t>
+                <w:t xml:space="preserve">Natural endomorphisms of shuffle algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 138, pp.5-22</w:t>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.989-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866616v1</w:t>
+                <w:t xml:space="preserve">hal-00696965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enveloping algebras of preLie algebras, Solomon idempotents and the Magnus formula</w:t>
               </w:r>
@@ -4961,51 +4961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of U-statistics for interacting particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5241,538 +5241,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A noncommutative Bohnenblust-Spitzer identity for Rota-Baxter algebras solves Bogoliubov's recursion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Patras</w:t>
+                <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Noncommutative Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.778-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483478v1</w:t>
+                <w:t xml:space="preserve">inria-00537144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The convergence to equilibrium of neutral genetic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Miclo</w:t>
+                <w:t xml:space="preserve">Hyperoctahedral Chen calculus for effective Hamiltonians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (1), pp.123-143. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 322 (11), pp.4105-4120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07362990903415833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2009.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00239259v4</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342930v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperoctahedral Chen calculus for effective Hamiltonians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Brouder</w:t>
+                <w:t xml:space="preserve">Tree based functional expansions for Feynman--Kac particle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2009.07.017⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.778-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342930v3</w:t>
+                <w:t xml:space="preserve">hal-00086532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">The convergence to equilibrium of neutral genetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (2), pp.778-825. </w:t>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.123-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07362990903415833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00537144v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00239259v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree based functional expansions for Feynman--Kac particle models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+                <w:t xml:space="preserve">A noncommutative Bohnenblust-Spitzer identity for Rota-Baxter algebras solves Bogoliubov's recursion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Noncommutative Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.181-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086532v1</w:t>
+                <w:t xml:space="preserve">hal-00483478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynkin operators and renormalization group actions in pQFT.</w:t>
               </w:r>
@@ -5821,213 +5821,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lie Theory for Hopf operads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Livernet</w:t>
+                <w:t xml:space="preserve">New identities in dendriform algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurusch Ebrahimi-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 319 (12), pp.4899-4920. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 320, pp.708-727</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083757v1</w:t>
+                <w:t xml:space="preserve">hal-00483480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New identities in dendriform algebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Manchon</w:t>
+                <w:t xml:space="preserve">Lie Theory for Hopf operads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Livernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 320, pp.708-727</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 319 (12), pp.4899-4920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2008.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483480v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted descent algebras and the Solomon-Tits algebra</w:t>
               </w:r>
@@ -6553,200 +6553,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetril moulds, generic group schemes, resummation of MZVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Malvenuto</w:t>
+                <w:t xml:space="preserve">Lie theory for quasi-shuffle bialgebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periods in Quantum Field Theory and Arithmetic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Periods in Quantum Field Theory and Arithmetic (ICMAT-MZV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Madrid, Spain. pp.483-540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37031-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279878v1</w:t>
+                <w:t xml:space="preserve">hal-01311265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lie theory for quasi-shuffle bialgebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foissy</w:t>
+                <w:t xml:space="preserve">Symmetril moulds, generic group schemes, resummation of MZVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Malvenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periods in Quantum Field Theory and Arithmetic (ICMAT-MZV 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Periods in Quantum Field Theory and Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Madrid, France. pp.377-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-37031-2_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01311265v1</w:t>
+                <w:t xml:space="preserve">hal-01279878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologie historique et architecture du savoir</w:t>
               </w:r>
@@ -7601,51 +7601,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Ignacio Burgos Gil; Kurusch Ebrahimi-Fard; Herbert Gangl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periods in Quantum Field Theory and Arithmetic (ICMAT-MZV 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 314, Springer International Publishing, pp.483-540, 2020, Springer Proceedings in Mathematics &amp; Statistics (PROMS,volume 314), 9783030370336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37031-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623920v1</w:t>
@@ -8238,51 +8238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean field theory of nonlinear filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,51 +8337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting path systems for credit portfolio risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9338,51 +9338,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On particle Gibbs Markov chain Monte Carlo models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9430,51 +9430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting path systems for credit portfolios risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9509,51 +9509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of U-statistics for interacting particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9601,51 +9601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Field Theory of Nonlinear Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9693,51 +9693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,51 +9785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10046,51 +10046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.unice.fr/~patras/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534445v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEA.266.0.3294841" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239617v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacky I I I Batkam Mbatchou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tcheka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chetrite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01296-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Chevyrev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902572450005X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61102/1024-2953-mprf.2024.30.1.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tapia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zambotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X21000407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celestino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perales Anaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09512-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cassam-Chena&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-021-01277-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222972v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi&#8208;fard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12249" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2018.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi J. Hasan Al-Kaabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.10.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232450v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/49" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608945v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Malvenuto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967351v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2015.11.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kohn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP695" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-016-0585-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00879715v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-014-0410-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.A. Malham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wiese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/49/495202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0268-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158118v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/3/035201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-014-0703-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658228v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-013-0431-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742185" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312963v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duchamp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Zsolt Toth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23201" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-012-0596-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFDRJVPM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267184v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/539" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-011-0355-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-011-9828-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436531v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Mestre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3447733" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00239259v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990903415833" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342930v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.07.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537144v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP565" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patras Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Livernet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schocker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Planas-Bielsa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95703-2_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37031-2_19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56700-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_possibilit%c3%a9_des_nombres#sthash.sadaFul3.dpuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Boi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerszberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Curry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96415-7_39" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492967v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413561v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773293v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Celestino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kohn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00238398v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090246v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090242v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.unice.fr/~patras/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534445v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEA.266.0.3294841" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239617v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacky I I I Batkam Mbatchou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tcheka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2025.104162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chetrite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Patras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01296-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Chevyrev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902572450005X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61102/1024-2953-mprf.2024.30.1.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Tapia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zambotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ebrahimi-Fard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X21000407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celestino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perales Anaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09512-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cassam-Chena&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-021-01277-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222972v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurusch Ebrahimi&#8208;fard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12249" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2018.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi J. Hasan Al-Kaabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.10.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232450v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/49" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608945v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Malvenuto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967351v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP695" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2015.11.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-016-0585-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00879715v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-014-0410-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.A. Malham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wiese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/49/495202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0268-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158118v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/3/035201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-014-0703-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658228v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-013-0431-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742185" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312963v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duchamp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Zsolt Toth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23201" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-012-0596-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFDRJVPM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267184v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/539" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-011-0355-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-011-9828-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436531v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Mestre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3447733" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP565" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342930v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.07.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086532v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00239259v4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990903415833" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patras Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Livernet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.03.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schocker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Planas-Bielsa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95703-2_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37031-2_19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56700-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_possibilit%c3%a9_des_nombres#sthash.sadaFul3.dpuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Boi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerszberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Curry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96415-7_39" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492967v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594194v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413561v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773293v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Celestino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kohn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00238398v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090246v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090242v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>