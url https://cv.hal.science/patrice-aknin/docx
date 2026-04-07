--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1917,261 +1917,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series modeling by a regression approach based on a latent process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Govaert</w:t>
+                <w:t xml:space="preserve">Learning from partially supervised data using mixture models and belief functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22, pp.593-602. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (3), pp.334-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2009.06.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2008.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447781v1</w:t>
+                <w:t xml:space="preserve">hal-00446583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from partially supervised data using mixture models and belief functions.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+                <w:t xml:space="preserve">Time series modeling by a regression approach based on a latent process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (3), pp.334-348. </w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.593-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2008.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2009.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446583v1</w:t>
+                <w:t xml:space="preserve">hal-00447781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens dynamiques à variable exogène continue pour la classification des points singuliers d'une voie ferrée</w:t>
               </w:r>
@@ -3269,2161 +3269,2161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic bayesian networks for reliability analysis: from a Markovian point of view to semi-markovian approaches</w:t>
+                <w:t xml:space="preserve">A specific semi-markovian dynamic bayesian network estimating residual useful life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foulliaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS'15 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th ASMDA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, LE PIREE, Greece. 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471360v1</w:t>
+                <w:t xml:space="preserve">hal-01217338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific semi-markovian dynamic bayesian network estimating residual useful life</w:t>
+                <w:t xml:space="preserve">Dynamic bayesian networks for reliability analysis: from a Markovian point of view to semi-markovian approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foulliaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ASMDA Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFEPROCESS'15 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, PARIS, France. pp. 694-700, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217338v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific Dynamic Bayesian Network for a prognosis based maintenance strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josquin Foulliaron</w:t>
+                <w:t xml:space="preserve">How to keep optimal maintenance strategies with a dynamic optimization approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Rozas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Ajaccio, France. 18p</w:t>
+              <w:t xml:space="preserve">, Apr 2014, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048593v1</w:t>
+                <w:t xml:space="preserve">hal-01048635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Analysis of Dynamic Origin-Destination Data Using Latent Dirichlet Allocation: Application to Vélib' Bike Sharing System of Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+                <w:t xml:space="preserve">A specific Dynamic Bayesian Network for a prognosis based maintenance strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Foulliaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB 93rd Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, France. 19p</w:t>
+              <w:t xml:space="preserve">The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Ajaccio, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052951v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to keep optimal maintenance strategies with a dynamic optimization approach?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+                <w:t xml:space="preserve">Spatio-temporal Analysis of Dynamic Origin-Destination Data Using Latent Dirichlet Allocation: Application to Vélib' Bike Sharing System of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njato Andry Randriamanamihaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 12p</w:t>
+              <w:t xml:space="preserve">TRB 93rd Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01048635v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical and multiscale Mean Shift segmentation of population grid</w:t>
+                <w:t xml:space="preserve">A Sequential Testing Procedure for Multiple Change-Point Detection in a Stream of Pneumatic Door Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Baro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Côme</w:t>
+                <w:t xml:space="preserve">Nicolas Cheifetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
+                <w:t xml:space="preserve">Emmanuel de Verdalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">The 12th IEEE International Conference on Machine Learning and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959955v1</w:t>
+                <w:t xml:space="preserve">hal-00959274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture of Kalman filters for online monitoring of railway switches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hani El Assaad</w:t>
+                <w:t xml:space="preserve">Hierarchical and multiscale Mean Shift segmentation of population grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Baro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoni</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Railway Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, london, United Kingdom. 9p</w:t>
+              <w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863999v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating Train Data Systems for Preventive Maintenance: A Data Mining Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+                <w:t xml:space="preserve">A mixture of Kalman filters for online monitoring of railway switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Eric Fonlladosa</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Morocco. 7p</w:t>
+              <w:t xml:space="preserve">12th International Conference on Railway Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, london, United Kingdom. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914313v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical and multiscale Mean Shift segmentation of population grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Baro</w:t>
+                <w:t xml:space="preserve">Floating Train Data Systems for Preventive Maintenance: A Data Mining Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Fonlladosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks (ESANN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Belgium. 6p</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Morocco. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863318v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique à variables latentes pour le partitionnement de données temporelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Govaert</w:t>
+                <w:t xml:space="preserve">Hierarchical and multiscale Mean Shift segmentation of population grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Baro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks (ESANN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Belgium. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864021v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining floating train data sequences for temporal association rules within a predictive maintenance framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+                <w:t xml:space="preserve">Un modèle dynamique à variables latentes pour le partitionnement de données temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industrial Conference on Data Mining (ICDM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, France. 15p</w:t>
+              <w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881595v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-space modeling of a sequence of curves application to the condition condition monitoring of railway switches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hani El Assaad</w:t>
+                <w:t xml:space="preserve">Mining floating train data sequences for temporal association rules within a predictive maintenance framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
+              <w:t xml:space="preserve">IEEE Industrial Conference on Data Mining (ICDM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863993v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Clustering of Temporal Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-space modeling of a sequence of curves application to the condition condition monitoring of railway switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Assaad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Artificial Neural Networks (ICANN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria. pp.9-16</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864065v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rollingstock door system’s dynamic maintenance strategies based on a sensitivity analysis through bayesian networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+                <w:t xml:space="preserve">Model-Based Clustering of Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 8p</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Artificial Neural Networks (ICANN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863687v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Graphical Models approach for rail prognosis based maintenance in a periodic observations context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josquin Foulliaron</w:t>
+                <w:t xml:space="preserve">A rollingstock door system’s dynamic maintenance strategies based on a sensitivity analysis through bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Rozas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Railway Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Beijing, China. 14p</w:t>
+              <w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863607v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prognostic algorithm based on probabilistic graphical models for a periodically observable system</w:t>
+                <w:t xml:space="preserve">A Probabilistic Graphical Models approach for rail prognosis based maintenance in a periodic observations context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foulliaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Rozas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 8p</w:t>
+              <w:t xml:space="preserve">International Conference on Railway Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Beijing, China. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914440v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online predictive diagnosis of electrical train door systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Allou Same</w:t>
+                <w:t xml:space="preserve">A prognostic algorithm based on probabilistic graphical models for a periodically observable system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Foulliaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Rozas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 6p</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863798v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic clustering approach for tracking the evolution of railway components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hani El Assaad</w:t>
+                <w:t xml:space="preserve">Online predictive diagnosis of electrical train door systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Condition Monitoring (CM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Poland. 9p</w:t>
+              <w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864136v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sequential Testing Procedure for Multiple Change-Point Detection in a Stream of Pneumatic Door Signatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cheifetz</w:t>
+                <w:t xml:space="preserve">A Dynamic clustering approach for tracking the evolution of railway components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IEEE International Conference on Machine Learning and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, France. 6p</w:t>
+              <w:t xml:space="preserve">International Conference on Condition Monitoring (CM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Poland. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959274v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation multi-échelle de grilles régulières de population pour l'identification des formes urbaines</w:t>
               </w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème journée ISS France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5740,796 +5740,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pattern recognition approach for anomaly detection on buses brake system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E de Verdalle</w:t>
+                <w:t xml:space="preserve">A dynamic probabilistic modeling of railway switches operating states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. pp 266-271</w:t>
+              <w:t xml:space="preserve">WCRR 2011 - 9th World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, LILLE, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907728v1</w:t>
+                <w:t xml:space="preserve">hal-01221033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de formes urbaines à partir de grilles régulières de population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Come</w:t>
+                <w:t xml:space="preserve">A pattern recognition approach for anomaly detection on buses brake system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cheifetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Images et Villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp 266-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852891v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirMaLab - A generic approach for optimizing maintenance policies of complex systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Bouillaut</w:t>
+                <w:t xml:space="preserve">Identification de formes urbaines à partir de grilles régulières de population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Baro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Bondeux</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2011 - 9th World Congress on Railway Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, LILLE, France. 11p</w:t>
+              <w:t xml:space="preserve">Colloque Images et Villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221047v1</w:t>
+                <w:t xml:space="preserve">hal-00852891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Govaert</w:t>
+                <w:t xml:space="preserve">VirMaLab - A generic approach for optimizing maintenance policies of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bondeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes Journées de Statistique, SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-6</w:t>
+              <w:t xml:space="preserve">WCRR 2011 - 9th World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, LILLE, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657499v1</w:t>
+                <w:t xml:space="preserve">hal-01221047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal preventive maintenance schedules using specific genetic algorithms and probabilistic graphical model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. . Siarry</w:t>
+                <w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Safety and Reliability International Conference, ESREL'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. 8p</w:t>
+              <w:t xml:space="preserve">43èmes Journées de Statistique, SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908245v1</w:t>
+                <w:t xml:space="preserve">hal-00657499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based clustering with Hidden Markov Model regression for time series with regime changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Govaert</w:t>
+                <w:t xml:space="preserve">Optimal preventive maintenance schedules using specific genetic algorithms and probabilistic graphical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, San Jose, California, United States. pp.2814-2821</w:t>
+              <w:t xml:space="preserve">9th European Safety and Reliability International Conference, ESREL'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657496v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic probabilistic modeling of railway switches operating states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based clustering with Hidden Markov Model regression for time series with regime changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoni</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2011 - 9th World Congress on Railway Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, LILLE, France. 6p</w:t>
+              <w:t xml:space="preserve">2011 International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, San Jose, California, United States. pp.2814-2821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221033v1</w:t>
+                <w:t xml:space="preserve">hal-00657496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation par algorithme génétique de la maintenance préventive dans un contexte de modélisation par réseaux bayésiens dynamiques</w:t>
               </w:r>
@@ -9387,51 +9387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.132.0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foulliaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.05.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0096-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouillaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aknin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Donat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bondeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0022-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.12.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR8H5QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.06.040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Ben Salem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.353-370" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X3HZW5L1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7223AAD034092BDB18905C8BFAAA01FD9D90743F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monteil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002402022700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E1F1A19D3748A4FD1D2BE626E6DE0AC2B3671E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zaatiti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.608" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njato Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Branger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sammouri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Fonlladosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Verdalle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chenu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Come" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Hubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aknin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cheifetz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Same" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Verdalle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657499v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ayadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ayadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bondeux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mehel-Saidi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherfi Zohra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660866" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917022v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duch&#232;ne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120606v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99834" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.132.0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foulliaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.05.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0096-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouillaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aknin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Donat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bondeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0022-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.12.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR8H5QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.06.040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Ben Salem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.353-370" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X3HZW5L1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7223AAD034092BDB18905C8BFAAA01FD9D90743F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monteil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002402022700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E1F1A19D3748A4FD1D2BE626E6DE0AC2B3671E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zaatiti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Branger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njato Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Verdalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chenu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sammouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Fonlladosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864065v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863687v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Come" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Hubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aknin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cheifetz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Same" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Verdalle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908245v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ayadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ayadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bondeux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mehel-Saidi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherfi Zohra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660866" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917022v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duch&#232;ne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120606v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99834" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>