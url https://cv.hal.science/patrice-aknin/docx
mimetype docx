--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -17,59 +17,164 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Patrice Aknin </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV - Patrice Aknin</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">patrice-aknin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-3557-0225</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">068750706</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -92,2549 +197,2558 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ouverture des données, une opportunité pour la recherche sur les transports et la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132, pp.21-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/turb.132.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extension Graphical Duration Models Integrating Conditional Sojourn Time Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foulliaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Performability Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.153-172</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.153-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23940/ijpe.17.02.p6.153172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational Expectation Maximisation algorithm for temporal data clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103, pp.206-228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2016.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Cell Health Monitoring Using Self Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissa Onanena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jemei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Candusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (33), pp 1021-1026. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1333171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially supervised Independent Factor Analysis using soft labels elicited from multiple experts: application to railway track circuit diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Leila Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (5), pp.741-754. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00500-011-0766-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis of a railway device using semi-supervised independent factor analysis with mixing constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (3), pp.313-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10044-011-0212-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel cells static and dynamic characterizations as tools for the estimation of their ageing time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissa Onanena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Candusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (2), pp. 1730-1739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based clustering and segmentation of time series with changes in regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (4), pp 301-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11634-011-0096-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirMaLab - Atelier Virtuel de Maintenance : Un outil d'aide à la décision pour l'optimisation des politiques de maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Bouillaut</w:t>
+                <w:t xml:space="preserve">Model-based clustering and segmentation of time series with changes in regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Francois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13547-011-0022-4⟩</w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.301-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-011-0096-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006527v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle à processus latent et algorithme EM pour la régression non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, S1, pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based clustering and segmentation of time series with changes in regime</w:t>
+                <w:t xml:space="preserve">VirMaLab - Atelier Virtuel de Maintenance : Un outil d'aide à la décision pour l'optimisation des politiques de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allou Samé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bondeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11634-011-0096-5⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp 241-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0022-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657505v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis in railway track circuits using Dempster–Shafer classifier fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Debiolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (1), pp.117-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hidden process regression model for functional data description. Application to curve discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (7-9), pp.1210-1221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucom.2009.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic bayesian network to represent discrete duration models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (4-6), pp.570-577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucom.2009.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of fuel cell operating time for predictive maintenance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Onanena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Candusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, vol.35 (n.15), pp 8022-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from partially supervised data using mixture models and belief functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (3), pp.334-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2008.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time series modeling by a regression approach based on a latent process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22, pp.593-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neunet.2009.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens dynamiques à variable exogène continue pour la classification des points singuliers d'une voie ferrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljabbar Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (3), pp.353-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.21.353-370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture-model-based signal denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (1), pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line rail defect diagnostics with differential eddy current probes and specific detection processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bentoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (3), pp.227-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2003055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une structure multicapteur à courants de Foucault destinée à l'analyse de profil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Placko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 24 (2), pp.227-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rphysap:01989002402022700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00246045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2644,6449 +2758,6449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Gilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening the generative power of a scientific and industrial ecosystem: the case of the SystemX Institute for Technological Research (IRT), a &amp;quot;double impact Research and Technology Organization (RTO)&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Gilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafissa Jibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM - European Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle LSTM encodeur-prédicteur pour la prévision court-terme de l'affluence dans les transports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Khouadjia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ganansia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP 2019, Conférence sur l&amp;apos;Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique sur des données de type graphe utilisant le plongement de Poincaré et les algorithmes stochastiques riemanniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Zaatiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hébrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGNING THE MISSING LINK BETWEEN SCIENCE AND INDUSTRY: ORGANIZING PARTNERSHIP BASED ON DUAL GENERATIVITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Klasing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly-Rose Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific semi-markovian dynamic bayesian network estimating residual useful life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foulliaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ASMDA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, LE PIREE, Greece. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic bayesian networks for reliability analysis: from a Markovian point of view to semi-markovian approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foulliaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS'15 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, PARIS, France. pp. 694-700, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to keep optimal maintenance strategies with a dynamic optimization approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Rozas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01048635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific Dynamic Bayesian Network for a prognosis based maintenance strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal Analysis of Dynamic Origin-Destination Data Using Latent Dirichlet Allocation: Application to Vélib' Bike Sharing System of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njato Andry Randriamanamihaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Foulliaron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Ajaccio, France. 18p</w:t>
+              <w:t xml:space="preserve">TRB 93rd Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01048593v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Analysis of Dynamic Origin-Destination Data Using Latent Dirichlet Allocation: Application to Vélib' Bike Sharing System of Paris</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A specific Dynamic Bayesian Network for a prognosis based maintenance strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Foulliaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB 93rd Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, France. 19p</w:t>
+              <w:t xml:space="preserve">The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Ajaccio, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052951v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sequential Testing Procedure for Multiple Change-Point Detection in a Stream of Pneumatic Door Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cheifetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th IEEE International Conference on Machine Learning and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical and multiscale Mean Shift segmentation of population grid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A mixture of Kalman filters for online monitoring of railway switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">12th International Conference on Railway Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, london, United Kingdom. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959955v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture of Kalman filters for online monitoring of railway switches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hierarchical and multiscale Mean Shift segmentation of population grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Baro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoni</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Railway Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, london, United Kingdom. 9p</w:t>
+              <w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863999v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating Train Data Systems for Preventive Maintenance: A Data Mining Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Sammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Fonlladosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Morocco. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical and multiscale Mean Shift segmentation of population grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Baro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks (ESANN 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Belgium. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle dynamique à variables latentes pour le partitionnement de données temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining floating train data sequences for temporal association rules within a predictive maintenance framework</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A rollingstock door system’s dynamic maintenance strategies based on a sensitivity analysis through bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Rozas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industrial Conference on Data Mining (ICDM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, France. 15p</w:t>
+              <w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881595v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-space modeling of a sequence of curves application to the condition condition monitoring of railway switches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mining floating train data sequences for temporal association rules within a predictive maintenance framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
+              <w:t xml:space="preserve">IEEE Industrial Conference on Data Mining (ICDM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863993v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Clustering of Temporal Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">State-space modeling of a sequence of curves application to the condition condition monitoring of railway switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Artificial Neural Networks (ICANN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria. pp.9-16</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864065v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rollingstock door system’s dynamic maintenance strategies based on a sensitivity analysis through bayesian networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Model-Based Clustering of Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 8p</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Artificial Neural Networks (ICANN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863687v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Graphical Models approach for rail prognosis based maintenance in a periodic observations context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foulliaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Rozas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Railway Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Beijing, China. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prognostic algorithm based on probabilistic graphical models for a periodically observable system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online predictive diagnosis of electrical train door systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Foulliaron</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 8p</w:t>
+              <w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914440v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online predictive diagnosis of electrical train door systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Dynamic clustering approach for tracking the evolution of railway components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 6p</w:t>
+              <w:t xml:space="preserve">International Conference on Condition Monitoring (CM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Poland. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863798v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic clustering approach for tracking the evolution of railway components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A prognostic algorithm based on probabilistic graphical models for a periodically observable system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Foulliaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani El Assaad</w:t>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allou Same</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Rozas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Condition Monitoring (CM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Poland. 9p</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864136v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation multi-échelle de grilles régulières de population pour l'identification des formes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Baro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème journée ISS France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Journées de Statistique, SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal preventive maintenance schedules using specific genetic algorithms and probabilistic graphical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the ESREL’2011 Conference. Advances in Safety, Reliability and Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, London, United Kingdom. pp.901-909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic probabilistic modeling of railway switches operating states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRR 2011 - 9th World Congress on Railway Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, LILLE, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pattern recognition approach for anomaly detection on buses brake system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Identification de formes urbaines à partir de grilles régulières de population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Baro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E de Verdalle</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. pp 266-271</w:t>
+              <w:t xml:space="preserve">Colloque Images et Villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907728v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de formes urbaines à partir de grilles régulières de population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">VirMaLab - A generic approach for optimizing maintenance policies of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bondeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Images et Villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">WCRR 2011 - 9th World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, LILLE, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852891v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirMaLab - A generic approach for optimizing maintenance policies of complex systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A pattern recognition approach for anomaly detection on buses brake system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cheifetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Bondeux</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2011 - 9th World Congress on Railway Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, LILLE, France. 11p</w:t>
+              <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp 266-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221047v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes Journées de Statistique, SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal preventive maintenance schedules using specific genetic algorithms and probabilistic graphical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Safety and Reliability International Conference, ESREL'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based clustering with Hidden Markov Model regression for time series with regime changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, San Jose, California, United States. pp.2814-2821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation par algorithme génétique de la maintenance préventive dans un contexte de modélisation par réseaux bayésiens dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised feature extraction using independent factor analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+                <w:t xml:space="preserve">VirMaLab - Une approche générique pour modéliser la maintenance de systèmes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bondeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOR, 9th International Conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, La Havanne, Cuba. 8p</w:t>
+              <w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00615209v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirMaLab - Une approche générique pour modéliser la maintenance de systèmes complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Bondeux</w:t>
+                <w:t xml:space="preserve">Semi-supervised feature extraction using independent factor analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, France. 8p</w:t>
+              <w:t xml:space="preserve">ICOR, 9th International Conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, La Havanne, Cuba. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914598v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation par algorithme génétique de la maintenance préventive dans un contexte de modélisation par modèles graphiques probabilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda Mu 17, 17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regression model with a hidden logistic process for signal parametrization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Symposium on Artificial Neural Networks, Advances in Computational Intelligence and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regression model with a hidden logistic process for feature extraction from time serie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCNN'09 International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Atlanta, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially-supervised learning in Independent Factor Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.53--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en composantes indépendantes parcimonieuse pour le diagnostic de systèmes répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra-Leïla Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noiseless Independent Factor Analysis with Mixing Constraints in a Semi-supervised Framework. Application to Railway Device Fault Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Neural Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific graphical models for analyzing the reliability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic bayesian networks modelling maintenance strategies: Prevention of broken rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bondeux</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.621-626</w:t>
+              <w:t xml:space="preserve">8th World Congress on Railway Research (WCRR 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412495v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic bayesian networks modelling maintenance strategies: Prevention of broken rails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Specific graphical models for analyzing the reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bondeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Railway Research (WCRR 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.621-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412291v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture model estimation with soft labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Workshop on Soft Methods in Probabilities and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches markovienne et semi-markovienne pour la modélisation de la fiabilité et des actions de maintenance d'un système ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes (3SGS'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis using graphical duration models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Barcelona, Spain. pp.795-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche semi-markovienne pour la modélisation de stratégies de maintenance: application à la prévention de rupture du rail</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Semi-supervised IFA with prior knowledge on the mixing process. An application to a railway device diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherfi Zohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, san-diego, United States. pp.415 - 420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412887v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens dynamiques pour la représentation de modèles de durée en temps discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subspace Method for Detection and Classification of Rail Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Mehel-Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Signal Processing Conference, EUSIPCO-2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised IFA with prior knowledge on the mixing process. An application to a railway device diagnosis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Approche semi-markovienne pour la modélisation de stratégies de maintenance: application à la prévention de rupture du rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, san-diego, United States. pp.415 - 420</w:t>
+              <w:t xml:space="preserve">MOSIM'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461359v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noiseless Independent Factor Analysis with mixing constraints in a semi-supervised framework. Application to railway device fault diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04277-5_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic approach to model complex system reliability using graphical duration models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in Reliability: Methodology and Practice (MMR 2007),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Railway infrastructure system diagnosis using Empirical Mode Decomposition and Hilbert transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deléchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche à visée sociétale, un enjeu pour nous tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Inrets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho–Kashyap with Early Stopping Versus Soft Margin SVM for Linear Classifiers –An Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bentoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Millérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Dalian, China. pp.524-530, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b99834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9096,151 +9210,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic graphical model to represent complex survival distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mathematical Modeling for Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.17-24, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9306,51 +9420,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="7E83B88A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -9387,51 +9653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.132.0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foulliaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.05.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0096-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouillaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aknin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Donat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bondeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0022-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.12.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR8H5QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.06.040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Ben Salem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.353-370" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X3HZW5L1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7223AAD034092BDB18905C8BFAAA01FD9D90743F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monteil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002402022700" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E1F1A19D3748A4FD1D2BE626E6DE0AC2B3671E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zaatiti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Branger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njato Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Verdalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chenu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sammouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Fonlladosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864065v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863687v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Come" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Hubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aknin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cheifetz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Same" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Verdalle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908245v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ayadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ayadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bondeux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mehel-Saidi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherfi Zohra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660866" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917022v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duch&#232;ne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120606v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99834" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-aknin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3557-0225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068750706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.132.0021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foulliaron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.17.02.p6.153172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Assaad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.05.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0096-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouillaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aknin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Donat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bondeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0022-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.12.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.09.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR8H5QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.06.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Ben Salem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.353-370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X3HZW5L1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7223AAD034092BDB18905C8BFAAA01FD9D90743F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monteil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002402022700" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E1F1A19D3748A4FD1D2BE626E6DE0AC2B3671E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zaatiti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Branger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njato Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Verdalle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chenu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sammouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Fonlladosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Come" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Hubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aknin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907728v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cheifetz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Same" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Verdalle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ayadi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914598v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ayadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bondeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherfi Zohra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mehel-Saidi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660866" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duch&#232;ne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99834" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412259v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>