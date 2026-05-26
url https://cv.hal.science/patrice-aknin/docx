--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,9367 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9316 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Aknin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV - Patrice Aknin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3557-0225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068750706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=rd_lylEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&apos;ouverture des données, une opportunité pour la recherche sur les transports et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.132.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension Graphical Duration Models Integrating Conditional Sojourn Time Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23940/ijpe.17.02.p6.153172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational Expectation Maximisation algorithm for temporal data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani El Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.206-228. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Health Monitoring Using Self Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (33), pp 1021-1026. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially supervised Independent Factor Analysis using soft labels elicited from multiple experts: application to railway track circuit diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Leila Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0766-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of a railway device using semi-supervised independent factor analysis with mixing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denœux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.313-326. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-011-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based clustering and segmentation of time series with changes in regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp 301-321. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-011-0096-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cells static and dynamic characterizations as tools for the estimation of their ageing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp. 1730-1739. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirMaLab - Atelier Virtuel de Maintenance : Un outil d'aide à la décision pour l'optimisation des politiques de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bondeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (4), pp 241-257. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13547-011-0022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based clustering and segmentation of time series with changes in regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.301-321. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-011-0096-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle à processus latent et algorithme EM pour la régression non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, S1, pp.15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis in railway track circuits using Dempster–Shafer classifier fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Debiolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hidden process regression model for functional data description. Application to curve discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (7-9), pp.1210-1221. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2009.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic bayesian network to represent discrete duration models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (4-6), pp.570-577. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of fuel cell operating time for predictive maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.15), pp 8022-9. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling by a regression approach based on a latent process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.593-602. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2009.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from partially supervised data using mixture models and belief functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3), pp.334-348. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux bayésiens dynamiques à variable exogène continue pour la classification des points singuliers d'une voie ferrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljabbar Ben Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.353-370. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.21.353-370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture-model-based signal denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line rail defect diagnostics with differential eddy current probes and specific detection processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bentoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.227-233. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2003055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une structure multicapteur à courants de Foucault destinée à l'analyse de profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Placko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 24 (2), pp.227-242. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01989002402022700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the generative power of a scientific and industrial ecosystem: the case of the SystemX Institute for Technological Research (IRT), a &amp;quot;double impact Research and Technology Organization (RTO)&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle LSTM encodeur-prédicteur pour la prévision court-terme de l&apos;affluence dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2019, Conférence sur l&amp;apos;Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique sur des données de type graphe utilisant le plongement de Poincaré et les algorithmes stochastiques riemanniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Zaatiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING THE MISSING LINK BETWEEN SCIENCE AND INDUSTRY: ORGANIZING PARTNERSHIP BASED ON DUAL GENERATIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bayesian networks for reliability analysis: from a Markovian point of view to semi-markovian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS'15 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PARIS, France. pp. 694-700, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific semi-markovian dynamic bayesian network estimating residual useful life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ASMDA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LE PIREE, Greece. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Analysis of Dynamic Origin-Destination Data Using Latent Dirichlet Allocation: Application to Vélib' Bike Sharing System of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njato Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 93rd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific Dynamic Bayesian Network for a prognosis based maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ajaccio, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to keep optimal maintenance strategies with a dynamic optimization approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Rozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Branger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical and multiscale Mean Shift segmentation of population grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks (ESANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Belgium. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture of Kalman filters for online monitoring of railway switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani El Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Railway Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, london, United Kingdom. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical and multiscale Mean Shift segmentation of population grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Train Data Systems for Preventive Maintenance: A Data Mining Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Fonlladosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle dynamique à variables latentes pour le partitionnement de données temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani El Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rollingstock door system’s dynamic maintenance strategies based on a sensitivity analysis through bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Rozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining floating train data sequences for temporal association rules within a predictive maintenance framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Conference on Data Mining (ICDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-space modeling of a sequence of curves application to the condition condition monitoring of railway switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani El Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Clustering of Temporal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani El Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Artificial Neural Networks (ICANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online predictive diagnosis of electrical train door systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Graphical Models approach for rail prognosis based maintenance in a periodic observations context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Rozas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Railway Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Beijing, China. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prognostic algorithm based on probabilistic graphical models for a periodically observable system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Foulliaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Rozas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic clustering approach for tracking the evolution of railway components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani El Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Condition Monitoring (CM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Poland. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Testing Procedure for Multiple Change-Point Detection in a Stream of Pneumatic Door Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Journées de Statistique, SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation multi-échelle de grilles régulières de population pour l'identification des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème journée ISS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal preventive maintenance schedules using specific genetic algorithms and probabilistic graphical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the ESREL’2011 Conference. Advances in Safety, Reliability and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom. pp.901-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de formes urbaines à partir de grilles régulières de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Images et Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirMaLab - A generic approach for optimizing maintenance policies of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bondeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2011 - 9th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, LILLE, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pattern recognition approach for anomaly detection on buses brake system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Verdalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. pp 266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées de Statistique, SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal preventive maintenance schedules using specific genetic algorithms and probabilistic graphical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Safety and Reliability International Conference, ESREL'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based clustering with Hidden Markov Model regression for time series with regime changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Jose, California, United States. pp.2814-2821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic probabilistic modeling of railway switches operating states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2011 - 9th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, LILLE, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par algorithme génétique de la maintenance préventive dans un contexte de modélisation par réseaux bayésiens dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirMaLab - Une approche générique pour modéliser la maintenance de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bondeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised feature extraction using independent factor analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOR, 9th International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, La Havanne, Cuba. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par algorithme génétique de la maintenance préventive dans un contexte de modélisation par modèles graphiques probabilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 17, 17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regression model with a hidden logistic process for signal parametrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on Artificial Neural Networks, Advances in Computational Intelligence and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regression model with a hidden logistic process for feature extraction from time serie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN'09 International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Atlanta, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially-supervised learning in Independent Factor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.53--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes indépendantes parcimonieuse pour le diagnostic de systèmes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra-Leïla Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noiseless Independent Factor Analysis with Mixing Constraints in a Semi-supervised Framework. Application to Railway Device Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture model estimation with soft labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Soft Methods in Probabilities and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.165-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches markovienne et semi-markovienne pour la modélisation de la fiabilité et des actions de maintenance d'un système ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes (3SGS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific graphical models for analyzing the reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bondeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ajaccio, France. pp.621-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bayesian networks modelling maintenance strategies: Prevention of broken rails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Railway Research (WCRR 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis using graphical duration models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Barcelona, Spain. pp.795-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux bayésiens dynamiques pour la représentation de modèles de durée en temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subspace Method for Detection and Classification of Rail Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Mehel-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Signal Processing Conference, EUSIPCO-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised IFA with prior knowledge on the mixing process. An application to a railway device diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherfi Zohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, san-diego, United States. pp.415 - 420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche semi-markovienne pour la modélisation de stratégies de maintenance: application à la prévention de rupture du rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic approach to model complex system reliability using graphical duration models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Reliability: Methodology and Practice (MMR 2007),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noiseless Independent Factor Analysis with mixing constraints in a semi-supervised framework. Application to railway device fault diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04277-5_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway infrastructure system diagnosis using Empirical Mode Decomposition and Hilbert transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deléchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche à visée sociétale, un enjeu pour nous tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Joumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duchène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inrets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho–Kashyap with Early Stopping Versus Soft Margin SVM for Linear Classifiers –An Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bentoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Dalian, China. pp.524-530, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b99834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic graphical model to represent complex survival distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematical Modeling for Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.17-24, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9422,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E83B88A"/>
+    <w:nsid w:val="66558A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9653,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-aknin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3557-0225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068750706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.132.0021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foulliaron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.17.02.p6.153172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Assaad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.05.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0096-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouillaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aknin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Donat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bondeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0022-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.12.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.09.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR8H5QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.06.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Ben Salem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.353-370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X3HZW5L1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7223AAD034092BDB18905C8BFAAA01FD9D90743F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monteil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002402022700" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E1F1A19D3748A4FD1D2BE626E6DE0AC2B3671E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zaatiti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Branger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njato Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Verdalle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chenu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sammouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Fonlladosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Come" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Hubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aknin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907728v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cheifetz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Same" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Verdalle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ayadi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914598v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ayadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bondeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherfi Zohra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mehel-Saidi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660866" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duch&#232;ne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99834" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412259v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-aknin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3557-0225" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068750706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rd_lylEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897482v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.132.0021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foulliaron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.17.02.p6.153172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Assaad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.05.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0096-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouillaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aknin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Donat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bondeux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0022-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.12.023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.09.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR8H5QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.06.040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Ben Salem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.353-370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X3HZW5L1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7223AAD034092BDB18905C8BFAAA01FD9D90743F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002402022700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E1F1A19D3748A4FD1D2BE626E6DE0AC2B3671E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zaatiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njato Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Branger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sammouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Fonlladosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Verdalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chenu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Come" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Hubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ayadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouillaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aknin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907728v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cheifetz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Same" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Verdalle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ayadi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221033v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914598v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ayadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bondeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mehel-Saidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherfi Zohra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660866" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917022v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duch&#232;ne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120606v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99834" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>