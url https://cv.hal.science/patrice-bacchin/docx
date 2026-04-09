--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -446,295 +446,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fouling kinetics for experiments with transmission varying during filtration</w:t>
+                <w:t xml:space="preserve">Forward osmosis zwitterionic membranes for platelet concentration – Evaluation of the feasibility of the concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arnould</w:t>
+                <w:t xml:space="preserve">Chih-Chen Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Albignac</w:t>
+                <w:t xml:space="preserve">Antoine Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Vincent Dizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ter-Halle</w:t>
+                <w:t xml:space="preserve">Pin-Rong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+                <w:t xml:space="preserve">Kai-Lin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 373, pp.124441. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 354, pp.129013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191845v1</w:t>
+                <w:t xml:space="preserve">hal-04681598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward osmosis zwitterionic membranes for platelet concentration – Evaluation of the feasibility of the concept</w:t>
+                <w:t xml:space="preserve">Modeling fouling kinetics for experiments with transmission varying during filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Chen Yeh</w:t>
+                <w:t xml:space="preserve">Marie Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Venault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gian Vincent Dizon</w:t>
+                <w:t xml:space="preserve">Magali Albignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin-Rong Lin</w:t>
+                <w:t xml:space="preserve">Alexandra Ter-Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Lin Liang</w:t>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 354, pp.129013. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.124441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681598v1</w:t>
+                <w:t xml:space="preserve">hal-05191845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic osmotic compression with operando meso-structure characterization using SAXS</w:t>
               </w:r>
@@ -1218,51 +1218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface zwitterionization of polypropylene nonwoven fabric by dielectric barrier discharge plasma for efficient leukodepletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Chih Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,295 +1931,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearl-necklace assembly of human serum albumin with the poly(acrylic acid) polyelectrolyte investigated using small angle X-ray scattering (SAXS)</w:t>
+                <w:t xml:space="preserve">Development of double porous poly (ε - caprolactone)/chitosan polymer as tissue engineering scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charaf E. Merzougui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Venault</w:t>
+                <w:t xml:space="preserve">Pritam Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yung Chang</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andries D. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Garmy-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sm01221a⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.110257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037857v1</w:t>
+                <w:t xml:space="preserve">hal-02747030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of double porous poly (ε - caprolactone)/chitosan polymer as tissue engineering scaffold</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pearl-necklace assembly of human serum albumin with the poly(acrylic acid) polyelectrolyte investigated using small angle X-ray scattering (SAXS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andries D. van Der Meer</w:t>
+                <w:t xml:space="preserve">Charaf E. Merzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Garmy-Susini</w:t>
+                <w:t xml:space="preserve">Yung Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107, pp.110257. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (43), pp.9964-9974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sm01221a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747030v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining fluorescence and permeability measurements in a membrane microfluidic device to study protein sorption mechanisms</w:t>
               </w:r>
@@ -2469,51 +2469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Microstructured Membranes in Organs-on-Chips to Monitor Transendothelial Hydraulic Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritam Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andries van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,51 +2521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisen Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Arik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (23-24), </w:t>
@@ -2707,90 +2707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double porous poly (Ɛ-caprolactone)/chitosan membrane scaffolds as niches for human mesenchymal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritam Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3741,51 +3741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas L. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (2), pp.698-704. </w:t>
@@ -3817,252 +3817,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Jamming Dynamics in Microchannel Bottlenecks</w:t>
+                <w:t xml:space="preserve">FTIR mapping as a simple and powerful approach to study membrane coating and fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenamarkos Bantie Sendekie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 32 (n° 6), pp. 1478-1488. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 520, pp. 477-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286573v1</w:t>
+                <w:t xml:space="preserve">hal-01417896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR mapping as a simple and powerful approach to study membrane coating and fouling</w:t>
+                <w:t xml:space="preserve">Colloidal Jamming Dynamics in Microchannel Bottlenecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Benavente</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zenamarkos Bantie Sendekie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 520, pp. 477-489. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 32 (n° 6), pp. 1478-1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.07.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417896v1</w:t>
+                <w:t xml:space="preserve">hal-01286573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The continuous modeling of charge-stabilized colloidal suspensions in shear flows</w:t>
               </w:r>
@@ -4165,51 +4165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria Delay the Jamming of Particles at Microchannel Bottlenecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenamarkos Bantie Sendekie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,599 +4276,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective dynamics of flowing colloids during pore clogging</w:t>
+                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 10 (n° 33), pp. 6303-6315. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 94, pp. 69-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4SM00869C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250379v1</w:t>
+                <w:t xml:space="preserve">hal-00968541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tortuous flow on bacteria streamer development in microfluidic system during filtration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective dynamics of flowing colloids during pore clogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Marty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 8, pp. 014105-1-014105-12. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 10 (n° 33), pp. 6303-6315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4863724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4SM00869C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003751v1</w:t>
+                <w:t xml:space="preserve">hal-01250379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Approach for Predicting the Filtration of Soft and Permeable Colloids: The Milk Example</w:t>
+                <w:t xml:space="preserve">Impact of tortuous flow on bacteria streamer development in microfluidic system during filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peng Qu</w:t>
+                <w:t xml:space="preserve">Aurélie Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la402865p⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 8, pp. 014105-1-014105-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4863724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209555v1</w:t>
+                <w:t xml:space="preserve">hal-01003751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clogging of microporous channels networks: role of connectivity and tortuosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Derekx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Derekx</w:t>
+                <w:t xml:space="preserve">Karl Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (1), pp.85-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10404-013-1288-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+                <w:t xml:space="preserve">A General Approach for Predicting the Filtration of Soft and Permeable Colloids: The Milk Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Climent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 94, pp. 69-83. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.22-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la402865p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968541v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human hepatic cell behavior on polysulfone membrane with double porosity level</w:t>
               </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Nathanael Adrianus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.54 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5252,51 +5252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of bacterial streamers during filtration in microfluidic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5382,51 +5382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Maniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5486,51 +5486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (6), pp.136-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5858,51 +5858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal surface interactions and membrane fouling: Investigations at pore scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6889,291 +6889,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of colloidal dispersion filtration: description of critical flux and comparison with experimental results</w:t>
+                <w:t xml:space="preserve">Surface pre-coating of talc particles by carboxyl methyl cellulose adsorption: Study of adsorption and consequences on surface properties and settling rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Combacau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2005.05.028⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 272 (3), pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201137v1</w:t>
+                <w:t xml:space="preserve">hal-00201138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface pre-coating of talc particles by carboxyl methyl cellulose adsorption: Study of adsorption and consequences on surface properties and settling rate</w:t>
+                <w:t xml:space="preserve">Numerical simulation of colloidal dispersion filtration: description of critical flux and comparison with experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 272 (3), pp.211-219. </w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 192 (1-3), pp.74-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2005.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201138v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical and sustainable fluxes: theory, experiments and applications</w:t>
               </w:r>
@@ -7257,449 +7257,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical fouling conditions induced by colloidal surface interaction: from causes to consequences</w:t>
+                <w:t xml:space="preserve">Distributions of critical flux: modelling, experimental analysis and consequences for cross-flow membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 175 (1), pp.21-27. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 250 (1-2), pp.223-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2004.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2004.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201064v1</w:t>
+                <w:t xml:space="preserve">hal-00201121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions of critical flux: modelling, experimental analysis and consequences for cross-flow membrane filtration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du colmatage de fibres creuses en mode frontal : détermination des conditions critiques pour un fonctionnement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aimar</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, B7 (92), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201121v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du colmatage de fibres creuses en mode frontal : détermination des conditions critiques pour un fonctionnement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical fouling conditions induced by colloidal surface interaction: from causes to consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouhad Abidine</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 175 (1), pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2004.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201555v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low fouling conditions in dead-end filtration: Evidence for a critical filtered volume and interpretation using critical osmotic pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nouhad Abidine</w:t>
+                <w:t xml:space="preserve">Ion-specific repulsive interactions in colloidal silica dispersions evidenced through osmotic compression measurements and implication in frontal ultrafiltration experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Clifton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2005.04.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (2), pp.455-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.04.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201135v1</w:t>
+                <w:t xml:space="preserve">hal-00201139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dead-end filtration of natural organic matter: experimental evidence of critical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7718,180 +7718,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Jefferson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 175 (1), pp.29-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.desal.2004.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-specific repulsive interactions in colloidal silica dispersions evidenced through osmotic compression measurements and implication in frontal ultrafiltration experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Clifton</w:t>
+                <w:t xml:space="preserve">Low fouling conditions in dead-end filtration: Evidence for a critical filtered volume and interpretation using critical osmotic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 (2), pp.455-461. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 264 (1-2), pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.04.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2005.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201139v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible link between critical and limiting flux for colloidal systems: consideration of critical deposit formation along a membrane</w:t>
               </w:r>
@@ -8205,51 +8205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Si-Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Starov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Clifton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9024,346 +9024,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When chemical engineering faces colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Twiche Taïwan Conference in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemical Engineering departement, Chung Yuan Christian University, Nov 2024, Taoyuan City, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796433v1</w:t>
+                <w:t xml:space="preserve">hal-04776476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796703v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When chemical engineering faces colloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twiche Taïwan Conference in Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chemical Engineering departement, Chung Yuan Christian University, Nov 2024, Taoyuan City, Taiwan</w:t>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776476v1</w:t>
+                <w:t xml:space="preserve">hal-04796703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
               </w:r>
@@ -9957,103 +9957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du transport de particules dans la structure poreuse d’une membrane de filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Derekx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Derekx</w:t>
+                <w:t xml:space="preserve">Karl Glucina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10303,90 +10303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial membranes tuning for lymphatic wall repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritam Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Garmy-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10428,90 +10428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la filtration de colloïdes mous et déformables: Cas du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GFP-SFGP OUEST 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10530,269 +10530,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling simulation at pore scale versus experimentation with microfluidic channels and microfiltration membranes</w:t>
+                <w:t xml:space="preserve">Contribution of sticky properties to deposit formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Derekx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Glucina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th World Filtration Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307515v1</w:t>
+                <w:t xml:space="preserve">hal-01307512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of sticky properties to deposit formation</w:t>
+                <w:t xml:space="preserve">Fouling simulation at pore scale versus experimentation with microfluidic channels and microfiltration membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Derekx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Filtration Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Gratz, Austria</w:t>
+              <w:t xml:space="preserve">Euromembrane 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307512v1</w:t>
+                <w:t xml:space="preserve">hal-01307515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of sticky properties to deposit morphology</w:t>
               </w:r>
@@ -11072,51 +11072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA-MTC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11957,77 +11957,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de co-dépôt électrochimique de particules de talc dans une matrice métallique : de la formulation de dispersions à l'élaboration de revêtements lubrifiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Combacau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12164,51 +12164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du colmatage de fibres creuses en mode frontal : détermination des conditions critiques pour un fonctionnement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12361,273 +12361,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Coatings with Talc Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Martin</w:t>
+                <w:t xml:space="preserve">Fouling tests to define critical conditions in dead end membrane processes: towards sustainable operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vth International Colloquium on Chromium Plating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Saint-etienne, France</w:t>
+              <w:t xml:space="preserve">Membranes in drinking and industrial water production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, L'aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201703v1</w:t>
+                <w:t xml:space="preserve">hal-00202101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling tests to define critical conditions in dead end membrane processes: towards sustainable operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+                <w:t xml:space="preserve">Composite Coatings with Talc Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouhad Abidine</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes in drinking and industrial water production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, L'aquila, Italy</w:t>
+              <w:t xml:space="preserve">Vth International Colloquium on Chromium Plating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Saint-etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202101v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un procédé conventionnel pour de nouveaux matériaux :les revêtements composites métal / particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13062,51 +13062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafiltration of colloidal dispersions : A theoretical model of the concentration polarization phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Si-Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Clifton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Starov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14273,90 +14273,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel bioinspired anti-biofouling membranes functionalized with light-responsive copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Burato Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritam Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Durban-Benizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Membranes and Membrane Processes (ICOM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Chiba, Japan</w:t>
@@ -14385,90 +14385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general approach for predicting the filtration of soft and permeable colloids: the Milk example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14545,51 +14545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kottayan, India. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14614,90 +14614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the filtration of soft and permeable colloids: the milk case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. , Récents Progrès en Génie des Procédés, 104, 2013, Récents Progrès en Génie des Procédés (Cédérom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14879,51 +14879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Clifton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BERGEL Alain, BERTRAND Joël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de génie des procédés : étude de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.1-21, 2004, Hermès</w:t>
@@ -15182,64 +15182,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite material consisting of a metal matrix and talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15414,90 +15414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau composite utilisable comme revêtement lubrifiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16012,51 +16012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2026.125280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Vincent Dizon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chen Yeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Rong Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lin Liang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC01087F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Sendekie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lammertink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Crespo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf-Eddine Merzougui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13120886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hip&#243;lito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chih Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo-Hsi Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chin Wei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fu Weng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.121803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00362K" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf E. Merzougui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01221a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. van Der Meer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Garmy-Susini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Snisarenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamatialis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyl ter Beek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pavlenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helfrich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia A.M Bolhuis-Versteeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries van Der Meer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisen Vivas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Arik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2019.0021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Glavatskiy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00999j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salerno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30389-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacb0c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes8010010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Snisarenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stamatialis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.08.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. Gin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15379" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Bantie Sendekie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04218" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417896v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Benavente" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.07.061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gergianakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4964895" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863724" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402865p" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derekx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veyret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Glucina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1288-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788387v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufresne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nathanael Adrianus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Derekx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veyret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glucina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.304" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.695351" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.08.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.349" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2010.10.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bruening L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara V" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.059" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418T9D3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jefferson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goslan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.12.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201063v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenormand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.01.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9DJT5W5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201137v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.028" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT9B4TL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.10.033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201555v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Abidine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201135v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.018" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201140v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201139v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clifton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.04.081" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201498v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2003.10.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lavoute" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-002-0310-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q2BD8L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201117v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Si-Hassen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00316-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00399-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00495-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07T5VRLW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biscans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanchez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(95)00279-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91GHHBLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690410218" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKVR39VT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776476v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcherbakova Nataliya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Keita" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine MEIRELES" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780358v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32853.88801" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01644282v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360666v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209428v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307515v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307512v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307563v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307523v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307522v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202120v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201631v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201760v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201792v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202114v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202101v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201694v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201722v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201698v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harmant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vayssieres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Pommier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201724v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201736v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201739v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morice" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Da Costa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roblin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quingongo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban-Benizio" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307588v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351130v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aimar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Starov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201629v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aptel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bramaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jauffret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rigaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201717v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143590v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2026.125280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Vincent Dizon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chen Yeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Rong Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lin Liang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC01087F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Sendekie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lammertink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Crespo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf-Eddine Merzougui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13120886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hip&#243;lito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chih Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo-Hsi Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chin Wei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fu Weng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.121803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00362K" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. van Der Meer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Garmy-Susini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110257" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf E. Merzougui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01221a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Snisarenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamatialis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyl ter Beek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pavlenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helfrich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia A.M Bolhuis-Versteeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries van Der Meer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisen Vivas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Arik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2019.0021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Glavatskiy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00999j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salerno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30389-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacb0c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes8010010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Snisarenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stamatialis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.08.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. Gin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15379" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Benavente" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.07.061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Bantie Sendekie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04218" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gergianakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4964895" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863724" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295161v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derekx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veyret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Glucina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1288-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402865p" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788387v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufresne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nathanael Adrianus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Derekx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veyret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glucina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.304" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.695351" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.08.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.349" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2010.10.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bruening L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara V" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.059" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418T9D3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jefferson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goslan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.12.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201063v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenormand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.01.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9DJT5W5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201121v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.10.033" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201555v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Abidine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT9B4TL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201139v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clifton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.04.081" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201498v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2003.10.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lavoute" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-002-0310-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q2BD8L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201117v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Si-Hassen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00316-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00399-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00495-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07T5VRLW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biscans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanchez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(95)00279-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91GHHBLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690410218" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKVR39VT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcherbakova Nataliya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Keita" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine MEIRELES" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780358v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32853.88801" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01644282v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360666v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209428v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307515v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307563v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307523v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307522v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202120v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201631v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201760v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201792v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202114v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201694v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201722v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201698v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harmant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vayssieres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Pommier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201724v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201736v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201739v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morice" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Da Costa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roblin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quingongo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban-Benizio" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307588v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351130v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aimar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Starov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201629v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aptel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bramaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jauffret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rigaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201717v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143590v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>