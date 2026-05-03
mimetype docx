--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -446,295 +446,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward osmosis zwitterionic membranes for platelet concentration – Evaluation of the feasibility of the concept</w:t>
+                <w:t xml:space="preserve">Modeling fouling kinetics for experiments with transmission varying during filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Chen Yeh</w:t>
+                <w:t xml:space="preserve">Marie Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Venault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gian Vincent Dizon</w:t>
+                <w:t xml:space="preserve">Magali Albignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin-Rong Lin</w:t>
+                <w:t xml:space="preserve">Alexandra Ter-Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Lin Liang</w:t>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 354, pp.129013. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.124441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681598v1</w:t>
+                <w:t xml:space="preserve">hal-05191845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fouling kinetics for experiments with transmission varying during filtration</w:t>
+                <w:t xml:space="preserve">Forward osmosis zwitterionic membranes for platelet concentration – Evaluation of the feasibility of the concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arnould</w:t>
+                <w:t xml:space="preserve">Chih-Chen Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Albignac</w:t>
+                <w:t xml:space="preserve">Antoine Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Vincent Dizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ter-Halle</w:t>
+                <w:t xml:space="preserve">Pin-Rong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+                <w:t xml:space="preserve">Kai-Lin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 373, pp.124441. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 354, pp.129013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191845v1</w:t>
+                <w:t xml:space="preserve">hal-04681598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic osmotic compression with operando meso-structure characterization using SAXS</w:t>
               </w:r>
@@ -1218,51 +1218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface zwitterionization of polypropylene nonwoven fabric by dielectric barrier discharge plasma for efficient leukodepletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Chih Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,274 +1346,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ structural analysis with a SAXS laboratory beamline directly in a microfluidic chip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Characterisation of fully developed and equilibrium states of non-electrolyte diffusiophoretic systems via numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Shcherbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3LC00362K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 957, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245448v1</w:t>
+                <w:t xml:space="preserve">hal-04050453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of fully developed and equilibrium states of non-electrolyte diffusiophoretic systems via numerical simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">In situ structural analysis with a SAXS laboratory beamline directly in a microfluidic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Radajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 957, pp.A2. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lab Chip, 2023, 23, 3280, 23, pp.3280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3LC00362K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050453v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloid dynamics near phase transition: A model for the relaxation of concentrated layers</w:t>
               </w:r>
@@ -1716,77 +1716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Simulation of 2D-flow Suspension Diffusioosmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Shcherbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1931,295 +1931,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of double porous poly (ε - caprolactone)/chitosan polymer as tissue engineering scaffold</w:t>
+                <w:t xml:space="preserve">Pearl-necklace assembly of human serum albumin with the poly(acrylic acid) polyelectrolyte investigated using small angle X-ray scattering (SAXS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pritam Das</w:t>
+                <w:t xml:space="preserve">Charaf E. Merzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barbara Garmy-Susini</w:t>
+                <w:t xml:space="preserve">Yung Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110257⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (43), pp.9964-9974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sm01221a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747030v1</w:t>
+                <w:t xml:space="preserve">hal-03037857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearl-necklace assembly of human serum albumin with the poly(acrylic acid) polyelectrolyte investigated using small angle X-ray scattering (SAXS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of double porous poly (ε - caprolactone)/chitosan polymer as tissue engineering scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritam Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charaf E. Merzougui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Venault</w:t>
+                <w:t xml:space="preserve">Andries D. van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yung Chang</w:t>
+                <w:t xml:space="preserve">Barbara Garmy-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (43), pp.9964-9974. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.110257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sm01221a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037857v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining fluorescence and permeability measurements in a membrane microfluidic device to study protein sorption mechanisms</w:t>
               </w:r>
@@ -2469,51 +2469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Microstructured Membranes in Organs-on-Chips to Monitor Transendothelial Hydraulic Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritam Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andries van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,51 +2521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisen Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Arik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (23-24), </w:t>
@@ -2629,51 +2629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Glavatskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2707,90 +2707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double porous poly (Ɛ-caprolactone)/chitosan membrane scaffolds as niches for human mesenchymal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritam Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3471,239 +3471,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria transfer by deformation through microfiltration membrane</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloid-interface interactions initiate osmotic flow dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.023⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 533, pp. 147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451400v1</w:t>
+                <w:t xml:space="preserve">hal-01635723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloid-interface interactions initiate osmotic flow dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteria transfer by deformation through microfiltration membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 533, pp. 147-158. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 523, pp.446-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.08.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635723v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic membrane reactor for Suzuki-Miyaura C-C cross-coupling: Explanation for its high efficiency via modeling</w:t>
               </w:r>
@@ -3741,51 +3741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas L. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (2), pp.698-704. </w:t>
@@ -3836,77 +3836,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR mapping as a simple and powerful approach to study membrane coating and fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4178,51 +4178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria Delay the Jamming of Particles at Microchannel Bottlenecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenamarkos Bantie Sendekie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Lammertink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,599 +4276,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
+                <w:t xml:space="preserve">Collective dynamics of flowing colloids during pore clogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Climent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 94, pp. 69-83. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 10 (n° 33), pp. 6303-6315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4SM00869C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968541v1</w:t>
+                <w:t xml:space="preserve">hal-01250379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective dynamics of flowing colloids during pore clogging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+                <w:t xml:space="preserve">Impact of tortuous flow on bacteria streamer development in microfluidic system during filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 10 (n° 33), pp. 6303-6315. </w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 8, pp. 014105-1-014105-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4SM00869C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4863724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250379v1</w:t>
+                <w:t xml:space="preserve">hal-01003751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tortuous flow on bacteria streamer development in microfluidic system during filtration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clogging of microporous channels networks: role of connectivity and tortuosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Marty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Quentin Derekx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Glucina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4863724⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-013-1288-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003751v1</w:t>
+                <w:t xml:space="preserve">hal-01295161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging of microporous channels networks: role of connectivity and tortuosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A General Approach for Predicting the Filtration of Soft and Permeable Colloids: The Milk Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moulin</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-013-1288-4⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la402865p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295161v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Approach for Predicting the Filtration of Soft and Permeable Colloids: The Milk Example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peng Qu</w:t>
+                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (1), pp.22-34. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 94, pp. 69-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la402865p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209555v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human hepatic cell behavior on polysulfone membrane with double porosity level</w:t>
               </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Nathanael Adrianus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.54 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5246,352 +5246,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of bacterial streamers during filtration in microfluidic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+                <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 28 (n° 6), pp. 551-562. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 101, pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2012.695351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03535141v1</w:t>
+                <w:t xml:space="preserve">hal-00750712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of bacterial streamers during filtration in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Aurélie Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.10.067⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 28 (n° 6), pp. 551-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2012.695351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534688v1</w:t>
+                <w:t xml:space="preserve">hal-03535141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+                <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Maniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 101, pp.42-48. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.409-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750712v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-flow microfiltration of wine: Effect of colloids on critical fouling conditions</w:t>
               </w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (6), pp.136-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5858,51 +5858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal surface interactions and membrane fouling: Investigations at pore scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7257,329 +7257,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions of critical flux: modelling, experimental analysis and consequences for cross-flow membrane filtration</w:t>
+                <w:t xml:space="preserve">Critical fouling conditions induced by colloidal surface interaction: from causes to consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 250 (1-2), pp.223-234. </w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 175 (1), pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2004.10.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2004.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201121v1</w:t>
+                <w:t xml:space="preserve">hal-00201064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du colmatage de fibres creuses en mode frontal : détermination des conditions critiques pour un fonctionnement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributions of critical flux: modelling, experimental analysis and consequences for cross-flow membrane filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouhad Abidine</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 250 (1-2), pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2004.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201555v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical fouling conditions induced by colloidal surface interaction: from causes to consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du colmatage de fibres creuses en mode frontal : détermination des conditions critiques pour un fonctionnement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aimar</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, B7 (92), pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2004.09.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00201064v1</w:t>
+                <w:t xml:space="preserve">hal-00201555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-specific repulsive interactions in colloidal silica dispersions evidenced through osmotic compression measurements and implication in frontal ultrafiltration experiments</w:t>
               </w:r>
@@ -7786,51 +7786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low fouling conditions in dead-end filtration: Evidence for a critical filtered volume and interpretation using critical osmotic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9024,346 +9024,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When chemical engineering faces colloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twiche Taïwan Conference in Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chemical Engineering departement, Chung Yuan Christian University, Nov 2024, Taoyuan City, Taiwan</w:t>
+              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776476v1</w:t>
+                <w:t xml:space="preserve">hal-04796433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796433v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When chemical engineering faces colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
+              <w:t xml:space="preserve">Twiche Taïwan Conference in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemical Engineering departement, Chung Yuan Christian University, Nov 2024, Taoyuan City, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796703v1</w:t>
+                <w:t xml:space="preserve">hal-04776476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
               </w:r>
@@ -9474,77 +9474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-electrolyte diffusiophoresis : transient simulations toward fully developed and equilibrium states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shcherbakova Nataliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9871,51 +9871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9957,103 +9957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du transport de particules dans la structure poreuse d’une membrane de filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Derekx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Glucina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10104,51 +10104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Glavatskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edimburgh, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10303,90 +10303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial membranes tuning for lymphatic wall repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritam Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Garmy-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10428,90 +10428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la filtration de colloïdes mous et déformables: Cas du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GFP-SFGP OUEST 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11072,51 +11072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA-MTC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12164,51 +12164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du colmatage de fibres creuses en mode frontal : détermination des conditions critiques pour un fonctionnement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12361,243 +12361,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling tests to define critical conditions in dead end membrane processes: towards sustainable operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+                <w:t xml:space="preserve">Composite Coatings with Talc Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouhad Abidine</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes in drinking and industrial water production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, L'aquila, Italy</w:t>
+              <w:t xml:space="preserve">Vth International Colloquium on Chromium Plating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Saint-etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202101v1</w:t>
+                <w:t xml:space="preserve">hal-00201703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Coatings with Talc Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Martin</w:t>
+                <w:t xml:space="preserve">Fouling tests to define critical conditions in dead end membrane processes: towards sustainable operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vth International Colloquium on Chromium Plating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Saint-etienne, France</w:t>
+              <w:t xml:space="preserve">Membranes in drinking and industrial water production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, L'aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201703v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un procédé conventionnel pour de nouveaux matériaux :les revêtements composites métal / particules</w:t>
               </w:r>
@@ -14273,90 +14273,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel bioinspired anti-biofouling membranes functionalized with light-responsive copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Burato Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritam Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Durban-Benizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Membranes and Membrane Processes (ICOM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Chiba, Japan</w:t>
@@ -14385,90 +14385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general approach for predicting the filtration of soft and permeable colloids: the Milk example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14545,51 +14545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kottayan, India. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14614,90 +14614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the filtration of soft and permeable colloids: the milk case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. , Récents Progrès en Génie des Procédés, 104, 2013, Récents Progrès en Génie des Procédés (Cédérom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16012,51 +16012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2026.125280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Vincent Dizon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chen Yeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Rong Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lin Liang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC01087F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Sendekie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lammertink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Crespo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf-Eddine Merzougui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13120886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hip&#243;lito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chih Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo-Hsi Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chin Wei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fu Weng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.121803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00362K" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. van Der Meer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Garmy-Susini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110257" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf E. Merzougui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01221a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Snisarenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamatialis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyl ter Beek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pavlenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helfrich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia A.M Bolhuis-Versteeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries van Der Meer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisen Vivas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Arik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2019.0021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Glavatskiy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00999j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salerno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30389-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacb0c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes8010010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Snisarenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stamatialis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.08.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. Gin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15379" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Benavente" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.07.061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Bantie Sendekie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04218" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gergianakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4964895" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863724" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295161v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derekx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veyret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Glucina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1288-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402865p" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788387v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufresne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nathanael Adrianus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Derekx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veyret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glucina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.304" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.695351" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.08.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.349" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2010.10.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bruening L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara V" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.059" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418T9D3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jefferson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goslan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.12.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201063v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenormand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.01.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9DJT5W5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201121v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.10.033" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201555v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Abidine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT9B4TL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201139v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clifton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.04.081" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201498v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2003.10.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lavoute" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-002-0310-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q2BD8L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201117v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Si-Hassen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00316-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00399-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00495-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07T5VRLW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biscans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanchez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(95)00279-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91GHHBLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690410218" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKVR39VT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcherbakova Nataliya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Keita" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine MEIRELES" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780358v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32853.88801" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01644282v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360666v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209428v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307515v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307563v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307523v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307522v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202120v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201631v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201760v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201792v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202114v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201694v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201722v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201698v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harmant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vayssieres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Pommier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201724v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201736v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201739v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morice" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Da Costa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roblin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quingongo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban-Benizio" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307588v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351130v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aimar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Starov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201629v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aptel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bramaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jauffret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rigaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201717v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143590v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2026.125280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Vincent Dizon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chen Yeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Rong Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lin Liang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC01087F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Sendekie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lammertink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Crespo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf-Eddine Merzougui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13120886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hip&#243;lito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chih Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo-Hsi Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chin Wei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fu Weng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.121803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00362K" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf E. Merzougui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01221a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. van Der Meer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Garmy-Susini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Snisarenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamatialis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyl ter Beek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pavlenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helfrich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia A.M Bolhuis-Versteeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries van Der Meer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisen Vivas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Arik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2019.0021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Glavatskiy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00999j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salerno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30389-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacb0c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes8010010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Snisarenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stamatialis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.08.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. Gin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15379" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Benavente" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.07.061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Bantie Sendekie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04218" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gergianakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4964895" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863724" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derekx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veyret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Glucina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1288-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402865p" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788387v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufresne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nathanael Adrianus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Derekx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veyret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glucina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.304" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535141v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.695351" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.08.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.349" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2010.10.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bruening L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara V" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.059" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418T9D3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jefferson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goslan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.12.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201063v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenormand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.01.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9DJT5W5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT9B4TL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.10.033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201555v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Abidine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201139v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clifton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.04.081" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201498v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2003.10.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lavoute" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-002-0310-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q2BD8L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201117v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Si-Hassen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00316-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00399-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00495-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07T5VRLW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biscans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanchez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(95)00279-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91GHHBLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690410218" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKVR39VT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776476v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcherbakova Nataliya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Keita" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine MEIRELES" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780358v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32853.88801" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01644282v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360666v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209428v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307515v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307563v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307523v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307522v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202120v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201631v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201760v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201792v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202114v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202101v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201694v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201722v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201698v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harmant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vayssieres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Pommier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201724v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201736v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201739v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morice" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Da Costa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roblin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quingongo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban-Benizio" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307588v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351130v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aimar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Starov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201629v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aptel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bramaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jauffret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rigaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201717v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143590v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>