--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -446,295 +446,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fouling kinetics for experiments with transmission varying during filtration</w:t>
+                <w:t xml:space="preserve">Forward osmosis zwitterionic membranes for platelet concentration – Evaluation of the feasibility of the concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arnould</w:t>
+                <w:t xml:space="preserve">Chih-Chen Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Albignac</w:t>
+                <w:t xml:space="preserve">Antoine Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Vincent Dizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ter-Halle</w:t>
+                <w:t xml:space="preserve">Pin-Rong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+                <w:t xml:space="preserve">Kai-Lin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 373, pp.124441. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 354, pp.129013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191845v1</w:t>
+                <w:t xml:space="preserve">hal-04681598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward osmosis zwitterionic membranes for platelet concentration – Evaluation of the feasibility of the concept</w:t>
+                <w:t xml:space="preserve">Modeling fouling kinetics for experiments with transmission varying during filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Chen Yeh</w:t>
+                <w:t xml:space="preserve">Marie Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Venault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gian Vincent Dizon</w:t>
+                <w:t xml:space="preserve">Magali Albignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin-Rong Lin</w:t>
+                <w:t xml:space="preserve">Alexandra Ter-Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Lin Liang</w:t>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 354, pp.129013. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.124441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681598v1</w:t>
+                <w:t xml:space="preserve">hal-05191845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic osmotic compression with operando meso-structure characterization using SAXS</w:t>
               </w:r>
@@ -1218,51 +1218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface zwitterionization of polypropylene nonwoven fabric by dielectric barrier discharge plasma for efficient leukodepletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Chih Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,51 +1976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3817,252 +3817,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR mapping as a simple and powerful approach to study membrane coating and fouling</w:t>
+                <w:t xml:space="preserve">Colloidal Jamming Dynamics in Microchannel Bottlenecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Benavente</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zenamarkos Bantie Sendekie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 520, pp. 477-489. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 32 (n° 6), pp. 1478-1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.07.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417896v1</w:t>
+                <w:t xml:space="preserve">hal-01286573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Jamming Dynamics in Microchannel Bottlenecks</w:t>
+                <w:t xml:space="preserve">FTIR mapping as a simple and powerful approach to study membrane coating and fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenamarkos Bantie Sendekie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 32 (n° 6), pp. 1478-1488. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 520, pp. 477-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286573v1</w:t>
+                <w:t xml:space="preserve">hal-01417896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The continuous modeling of charge-stabilized colloidal suspensions in shear flows</w:t>
               </w:r>
@@ -4165,51 +4165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria Delay the Jamming of Particles at Microchannel Bottlenecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenamarkos Bantie Sendekie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,495 +4380,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tortuous flow on bacteria streamer development in microfluidic system during filtration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Marty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Roques</w:t>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 8, pp. 014105-1-014105-12. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 94, pp. 69-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4863724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003751v1</w:t>
+                <w:t xml:space="preserve">hal-00968541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging of microporous channels networks: role of connectivity and tortuosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of tortuous flow on bacteria streamer development in microfluidic system during filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-013-1288-4⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 8, pp. 014105-1-014105-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4863724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295161v1</w:t>
+                <w:t xml:space="preserve">hal-01003751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Approach for Predicting the Filtration of Soft and Permeable Colloids: The Milk Example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clogging of microporous channels networks: role of connectivity and tortuosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Derekx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Glucina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la402865p⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-013-1288-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209555v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+                <w:t xml:space="preserve">A General Approach for Predicting the Filtration of Soft and Permeable Colloids: The Milk Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Climent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 94, pp. 69-83. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.22-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la402865p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968541v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human hepatic cell behavior on polysulfone membrane with double porosity level</w:t>
               </w:r>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.54 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5246,352 +5246,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Formation of bacterial streamers during filtration in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 101, pp.42-48. </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 28 (n° 6), pp. 551-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2012.695351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750712v1</w:t>
+                <w:t xml:space="preserve">hal-03535141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of bacterial streamers during filtration in microfluidic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+                <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Maniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2012.695351⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.409-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03535141v1</w:t>
+                <w:t xml:space="preserve">hal-03534688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71, pp.409-421. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 101, pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.10.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534688v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-flow microfiltration of wine: Effect of colloids on critical fouling conditions</w:t>
               </w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (6), pp.136-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5858,51 +5858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal surface interactions and membrane fouling: Investigations at pore scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6889,291 +6889,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface pre-coating of talc particles by carboxyl methyl cellulose adsorption: Study of adsorption and consequences on surface properties and settling rate</w:t>
+                <w:t xml:space="preserve">Numerical simulation of colloidal dispersion filtration: description of critical flux and comparison with experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.026⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 192 (1-3), pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2005.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201138v1</w:t>
+                <w:t xml:space="preserve">hal-00201137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of colloidal dispersion filtration: description of critical flux and comparison with experimental results</w:t>
+                <w:t xml:space="preserve">Surface pre-coating of talc particles by carboxyl methyl cellulose adsorption: Study of adsorption and consequences on surface properties and settling rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Combacau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 192 (1-3), pp.74-81. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 272 (3), pp.211-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2005.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201137v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical and sustainable fluxes: theory, experiments and applications</w:t>
               </w:r>
@@ -9149,221 +9149,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When chemical engineering faces colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
+              <w:t xml:space="preserve">Twiche Taïwan Conference in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemical Engineering departement, Chung Yuan Christian University, Nov 2024, Taoyuan City, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796703v1</w:t>
+                <w:t xml:space="preserve">hal-04776476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When chemical engineering faces colloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twiche Taïwan Conference in Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chemical Engineering departement, Chung Yuan Christian University, Nov 2024, Taoyuan City, Taiwan</w:t>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776476v1</w:t>
+                <w:t xml:space="preserve">hal-04796703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
               </w:r>
@@ -9957,103 +9957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du transport de particules dans la structure poreuse d’une membrane de filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Derekx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10428,90 +10428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la filtration de colloïdes mous et déformables: Cas du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GFP-SFGP OUEST 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10530,269 +10530,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of sticky properties to deposit formation</w:t>
+                <w:t xml:space="preserve">Fouling simulation at pore scale versus experimentation with microfluidic channels and microfiltration membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Derekx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Filtration Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Gratz, Austria</w:t>
+              <w:t xml:space="preserve">Euromembrane 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307512v1</w:t>
+                <w:t xml:space="preserve">hal-01307515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling simulation at pore scale versus experimentation with microfluidic channels and microfiltration membranes</w:t>
+                <w:t xml:space="preserve">Contribution of sticky properties to deposit formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Derekx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Glucina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th World Filtration Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307515v1</w:t>
+                <w:t xml:space="preserve">hal-01307512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of sticky properties to deposit morphology</w:t>
               </w:r>
@@ -11072,51 +11072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA-MTC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11957,77 +11957,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de co-dépôt électrochimique de particules de talc dans une matrice métallique : de la formulation de dispersions à l'élaboration de revêtements lubrifiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Combacau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Combacau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12361,273 +12361,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Coatings with Talc Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Martin</w:t>
+                <w:t xml:space="preserve">Fouling tests to define critical conditions in dead end membrane processes: towards sustainable operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhad Abidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vth International Colloquium on Chromium Plating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Saint-etienne, France</w:t>
+              <w:t xml:space="preserve">Membranes in drinking and industrial water production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, L'aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201703v1</w:t>
+                <w:t xml:space="preserve">hal-00202101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling tests to define critical conditions in dead end membrane processes: towards sustainable operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+                <w:t xml:space="preserve">Composite Coatings with Talc Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouhad Abidine</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes in drinking and industrial water production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, L'aquila, Italy</w:t>
+              <w:t xml:space="preserve">Vth International Colloquium on Chromium Plating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Saint-etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202101v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un procédé conventionnel pour de nouveaux matériaux :les revêtements composites métal / particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14385,90 +14385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general approach for predicting the filtration of soft and permeable colloids: the Milk example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14545,51 +14545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Glucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kottayan, India. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14614,90 +14614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the filtration of soft and permeable colloids: the milk case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. , Récents Progrès en Génie des Procédés, 104, 2013, Récents Progrès en Génie des Procédés (Cédérom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15182,64 +15182,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite material consisting of a metal matrix and talc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15414,90 +15414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau composite utilisable comme revêtement lubrifiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16012,51 +16012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2026.125280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Vincent Dizon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chen Yeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Rong Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lin Liang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC01087F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Sendekie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lammertink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Crespo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf-Eddine Merzougui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13120886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hip&#243;lito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chih Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo-Hsi Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chin Wei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fu Weng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.121803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00362K" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf E. Merzougui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01221a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. van Der Meer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Garmy-Susini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Snisarenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamatialis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyl ter Beek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pavlenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helfrich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia A.M Bolhuis-Versteeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries van Der Meer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisen Vivas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Arik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2019.0021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Glavatskiy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00999j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salerno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30389-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacb0c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes8010010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Snisarenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stamatialis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.08.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. Gin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15379" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Benavente" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.07.061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Bantie Sendekie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04218" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gergianakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4964895" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863724" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derekx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veyret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Glucina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1288-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402865p" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788387v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufresne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nathanael Adrianus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Derekx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veyret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glucina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.304" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535141v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.695351" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.08.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.349" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2010.10.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bruening L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara V" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.059" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418T9D3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jefferson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goslan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.12.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201063v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenormand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.01.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9DJT5W5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT9B4TL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.10.033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201555v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Abidine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201139v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clifton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.04.081" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201498v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2003.10.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lavoute" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-002-0310-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q2BD8L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201117v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Si-Hassen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00316-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00399-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00495-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07T5VRLW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biscans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanchez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(95)00279-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91GHHBLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690410218" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKVR39VT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776476v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcherbakova Nataliya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Keita" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine MEIRELES" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780358v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32853.88801" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01644282v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360666v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209428v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307515v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307563v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307523v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307522v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202120v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201631v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201760v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201792v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202114v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202101v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201694v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201722v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201698v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harmant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vayssieres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Pommier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201724v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201736v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201739v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morice" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Da Costa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roblin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quingongo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban-Benizio" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307588v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351130v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aimar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Starov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201629v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aptel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bramaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jauffret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rigaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201717v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143590v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2026.125280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Vincent Dizon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chen Yeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Rong Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lin Liang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC01087F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Sendekie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lammertink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Crespo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf-Eddine Merzougui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13120886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hip&#243;lito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chih Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo-Hsi Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chin Wei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fu Weng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.121803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00362K" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186192" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf E. Merzougui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm01221a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries D. van Der Meer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Garmy-Susini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Snisarenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamatialis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291068v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyl ter Beek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pavlenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helfrich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia A.M Bolhuis-Versteeg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries van Der Meer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisen Vivas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Arik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2019.0021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Glavatskiy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00999j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salerno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30389-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacb0c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes8010010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Snisarenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stamatialis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.08.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. Gin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15379" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenamarkos Bantie Sendekie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04218" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417896v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Benavente" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.07.061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gergianakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4964895" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863724" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295161v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derekx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veyret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Glucina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1288-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402865p" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788387v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufresne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nathanael Adrianus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Derekx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veyret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glucina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.304" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.695351" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.08.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.349" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2010.10.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bruening L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara V" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.11.059" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.05.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418T9D3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jefferson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Goslan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.12.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201063v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lenormand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.01.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9DJT5W5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201137v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.028" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201138v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Combacau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barthes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.026" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT9B4TL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.10.033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201555v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Abidine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201139v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clifton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.04.081" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.09.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201498v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2003.10.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lavoute" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-002-0310-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q2BD8L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201117v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Si-Hassen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Starov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00316-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00399-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00495-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07T5VRLW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biscans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanchez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(95)00279-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91GHHBLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690410218" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKVR39VT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776476v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcherbakova Nataliya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Keita" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine MEIRELES" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780358v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32853.88801" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01644282v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360666v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desclaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209428v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307515v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307512v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307563v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307523v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307522v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raynal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202120v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201631v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201760v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaillant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201792v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202114v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201703v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201720v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bares" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201706v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201694v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201722v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201698v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Harmant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vayssieres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Pommier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201724v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201736v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201739v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morice" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Da Costa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roblin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quingongo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835725v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban-Benizio" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307588v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351130v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aimar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M Starov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201629v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aptel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bramaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jauffret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rigaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201715v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201717v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00143590v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>