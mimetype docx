--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice BELLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8698-5055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079380956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bellot_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-8193-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Professeur des Universités en Informatique (PR1) au sein d'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université AMU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS) depuis 2011 et chargé de mission &amp;quot;Fouille de textes - Information Scientifique et Technique&amp;quot; auprès de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> INS2I du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centrées sur le Traitement automatique des langues et la Recherche d'information, mes recherches portent sur la fouille de textes, l’analyse de sentiments et les méthodes numériques de recommandation de contenus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis responsable de l'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> équipe R2I &amp;quot;Recherche d'information et Interactions&amp;quot; </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(11 enseignants-chercheurs et 10 doctorants) dont les activités sont centrées autour de la recherche et de l'extraction d'information, de la fouille de textes et des système interactifs multimodaux&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de la </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération FRIIAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS FR 3513) entre 2015 et 2018 et vice-président de la </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">société savante ARIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015, je suis également directeur scientifique &amp;quot;Text Mining&amp;quot; de l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> OpenEdition Lab </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">de l'équipement d'excellence (Equipex) </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition.org </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">DILOH (Digital Library for Open Humanities) au sein du CLEO (Centre pour l'Edition Electronique Ouverte - CLEO-OpenEdition).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2016 et 2018, j'ai été président du comité technique du projet PIA </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTEX </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et depuis 2015 membre du comité de pilotage de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGIR Huma-Num</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du conseil scientifique de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'ABES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité d'enseignement s'effectue au sein de l'Ecole d'ingénieurs </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Marseille </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(responsable des cours d'analyse de données et de recherche d'information multimédia) mais aussi du Master de Psychologie et de la Licence de Lettres Modernes d'Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage comportemental dans les jeux vidéo éducatifs via des réseaux convolutifs graphiques : le cas de GraphoGameFrançais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Denis-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement collaboratif d'outils par des agents LLM et humains pour résoudre des problèmes complexes : application à la synthèse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RNTI-E-41, pp.583-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiverse Graph to Help Scientific Reasoning from Web Usage: Interpretable Patterns of Assessor Shifts in GRAPHYP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.147. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi15040147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Adversarial Cliques in Cognitive Communities: A New Conceptual Framework for Scientific Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.262. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi14090262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging app features to improve mobile app retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Information and Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.177. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIIDS.2021.114530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, recherche d’information et recommandation automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier « Philosophie et numérique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Creation of Normalization Dictionaries for Micro-Blogs in Arabic, French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018), 22 (3), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/CyS-22-3-3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Reduction and Expansion Approaches to Deal with Long Natural Language queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22nd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2018), 126, pp.768-777. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical representation of Arabic questions toward automatic passage extraction from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.339 - 353. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-017-9411-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en dependance et classification de requetes en langue naturelle, application a la recommandation de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (3), pp.23-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEX Tweet Contextualization Task: Evaluation, Results and Lesson Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.801-819. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study for Building an Arabic Corpus of Pair Questions-Texts from the Web: AQA-Webcorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Contributions from Engineering, Science &amp; IT (iJES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijes.v4i2.5345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la detection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-2016 (2-3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.19.2-3.53-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval and Graph Analysis Approaches for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Benkoussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/926418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.37--45. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.141.0.3023303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Effective Latent Concept Modeling for Ad Hoc Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-84. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.1.61-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at INEX 2010 Book Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Arvola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P2-17. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Boundary Conditions for Heat Transfer and Electrical Current Flow during Vacuum Arc Remelting of a Zirconium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11663-008-9187-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour adapter les systèmes de recherche d'information aux dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (2), pp.123-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la linguistique dans les systèmes de recherche d'informations précises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Robba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.41--62. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.131.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of kinetic simulations for the determination of particle and energy fluxes at the cathode surface of a vacuum arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ablitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (1), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the arc plasma behaviour in the VAR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (24), pp.7145-7152. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSC.0000048725.93730.ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma diagnostic by emission spectroscopy during vacuum arc remelting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lasalmonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.301-308. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/11/3/312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the electric arc in the VAR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (12), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2001152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Multi-Agent LLM-Human Framework for Fast Human Validated Tool Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daull Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif : étude sur les données SCIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Bots Déjouent l'Apprentissage : Enjeux et Défis de la Détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioReadNet: A Transformer-Driven Hybrid Model for Target Audience-Aware Biomedical Text Readability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM Symposium on Document Engineering, DocEng 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nottingham, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704268.3742703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement collaboratif d'outils par des agents LLM et humains pour résoudre des problèmes complexes : application à la synthèse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2025 (Extraction et Gestion des Connaissances)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif: étude sur les données SCIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Agentic Tool Building Architecture leveraging Expert-in-the-Loop Guidance, applied to Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM Symposium on Document Engineering, DocEng 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nottingham (UK), United Kingdom. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704268.3748670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS at SimpleText 2025: Enhancing Scientific Text Accessibility with LLMs and Retrieval-Augmented Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notebook for the SimpleText Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOLIS App et Dataset pour suggérer des dessins animés proches émotionnellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soëlie Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites des LLMs pour répondre aux questions complexes, classification des solutions hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-RJCRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, Apr 2024, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2024.court_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOLIS App and Dataset to Find Emotionally Close Cartoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soëlie Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resource Association, May 2024, Torino, Italy. pp.5654-5659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Label Dependencies for Multi-Label Document Classification Using Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '23: ACM Symposium on Document Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limerick, Ireland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573128.3609356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des dépendances entre labels pour la classification de textes multi-labels par le biais de transformeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2023 - 23ème conférence francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Transformers for Multi-Label Text Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE (Joint Conference of the Information Retrieval Communities in Europe) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures Transformeurs pour la classification multilabels de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - 37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentiment Analysis for Pseudo-Relevance Feedback in Social Book Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTIR '20: The 2020 ACM SIGIR International Conference on the Theory of Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Stavanger, Norway. pp.29-32, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3409256.3409847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining author-tag multilayer graph for social book search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International FLINS Conference (FLINS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Cologne, Germany. pp.124-132, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811223334_0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des lexiques d'émotions et de sentiments sur l'analyse de sentiments - Application à des critiques de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerch Soëlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2019, 16th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment Analysis and Sentence Classification in Long Book-Search Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Classification based on Textual Patterns Mining and Linguistic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Emoji Usage to Categorical Emoji Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLING 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS at SemEval-2018 Task 2: Mixing Word Embeddings and Bag of Features for Multilingual Emoji Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoji Recommendation in Private Instant Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '18 Proceedings of the 33rd Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIBLME RecSys: Harnessing Bibliometric Measures for a Scholarly Paper Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2018 Workshop on Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Book Oriented Aspect Based Sentiment Analysis: Comparison over Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Álvarez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Fernández-Gavilanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Costa-Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing and Information Systems. NLDB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tags and Reviews to Improve Social Book Search Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association, CLEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Genre Classification to Aspect Extraction: New Annotation Schemas for Book Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Álvarez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Fernandez-Gavilanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Costa-Montenegro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/WIC/ACM International Conference on Web Intelligence (WI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Santiago, Chile. pp.428-433, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2018.00-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Text Comprehension for the Arabic Question-Answering: Semantic and Logical Representation of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Mahmoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. pp.Y18-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Creation of Normalisation Dictionaries for Micro-Blogs in Arabic, French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Centrality of the References in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Halifax, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209280.3229104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Semi-Automatique de Mots-Germes pour l'Analyse de Sentiments et son Intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique to deal with verbose queries in social book search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE/WIC International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.799-806, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de recommandation automatique d'emojis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction automatique d'emojis sentimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSIS at SemEval-2017 Task 4: Using Adapted Sentiment Similarity Seed Words For English and Arabic Tweet Polarity Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.718 - 722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbo-Val: Automatic Identification of Bibliographical Zone in Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Task: Identifying authors and book titles in verbose queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal. pp.working notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSIS at SemEval-2016 Task 7: Using Web Search Engines for English and Arabic Unsupervised Sentiment Intensity Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Semantic Evaluation (SemEval-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.469 - 473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Emojis to Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab-STICC; ENIB; LITIS, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 : Combining Query Expansion Result and Books Information Score for Book Recommendation SBS 2016 :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbose Query Reduction by Learning to Rank for Social Book Search Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning approach for detecting diffuse bibliographical references in scientific articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NÃ®mes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 : Combining Query Expansion Result and Books Information Score for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQA-WebCorp: Web-based Factual Questions for Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2016 20th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 Track mining: Text mining based approaches for book search requests classication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douar Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal. pp.working notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade de CRFs et SVM pour la détection de références bibliographiques diffuses dans les articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Web as an Efficient Source for Building an Arabic Corpus: Presentation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Business Information Management (IBIMA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Book Recommendation : a task combining Sentiment Analysis, Information Extraction and IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MC Meeting of semantic KEYword-based Search on sTructured data sOurcEs (COST Action IC1302)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Approach for Detecting Allusive Bibliographical References in Scholarly Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures et recommandations pour les Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Big Data PREDON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Diaconu, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01238662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction and Retrieval for Digital Libraries - Analysis of Bibliographic References and Sentiment Analysis for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Emerging InfoTech (China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Linked Documents and Graph Analysis on Information Retrieval Methods for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Benkoussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wi-iat.2015.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weakly-supervised detection of entity central documents in a stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating topical context by diverging from external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Semantically Coherent Topic Models Useful for Ad Hoc Information Retrieval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 51st ANNUAL MEETING OF THE ASSOCIATION FOR COMPUTATIONAL LINGUISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et identification des concepts implicites d'une requête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection en temps réel de documents Web centrés sur une entité donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de ressources générales pour une contextualisation implicite de requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Social Information Help Book Search?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX' 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of incomplete and scattered bibliographical references in Digital Humanities papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Automatic Annotation of References in DH scholarly papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Bibliographical Reference Corpora in Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2012 Web Track: Unsupervised Search Concepts Identification from General Sources of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of BILBO reference parsing in digital humanities via a comparison of different tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '12 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2361354.2361400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web as a source of evidence for filtering candidate answers to natural language questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE/WIC/ACM International Conferences on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of bibliographical references in digital humanities books, articles and blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM workshop on Online books, complementary social media and crowdsourcing - BooksOnline '11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2064058.2064068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA-iSmart at the TREC 2011 Entity track : Entity List Completion Using Contextual Unsupervised Scores for Candidate Entities Ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2011 Web Track: Experiments on the Combination of Online Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non-supervisée du degré d'appartenance d'une entité à un type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction probabiliste de chaînes de mots relatives à une opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding topic-specific strings in text categorization and opinion mining contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMIN'10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining text categorization and dialog modeling for speaker role identification on call center conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et structuration hiérarchique des titres dans les documents HTML Structuration hiérarchique des titres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Loupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage de citations, classification des styles de discours rapporté et identification des constituants citationnels en écrits journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.450-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité et recherche d'information : vers une meilleure accessibilité Intégration de la lisibilité au calcul de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Lexical Resources And Semantic Networks On A Corpus Of Mental Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to cope with questions typed by dyslexic users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AND'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus of real-life questions for evaluating robustness of QA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles combinaisons de scores et de critères numériques pour un système de QR ? Quelles combinaisons de scores et de critères numériques pour un système de Questions/Réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phrastiques phonétiques pour la réécriture de phrases dysorthographiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Timeline for Speech Database Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007, Antwerp (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic based sentence level rewriting of questions typed by dyslexic spellers in an information retrieval context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Measures for Question Answering, The LIA at QA@CLEF-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop of the Cross-Language Evaluation Forum, CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Alicante, Spain. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74999-8_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation using weighted lexical links (WLL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '07 30th annual international ACM SIGIR conference on Research and development in information retrieval </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1277741.1277884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un appariement automatique de questions extraites de courriers électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une compacité positionnelle à une compacité probabiliste pour un système de Questions/Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières évolutions de SQuaLIA, le système de Questions/Réponses du LIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de mesures de densité pour la recherche de passages et l'extraction de réponses dans un système de questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux connaissances orales par le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'06, Lille (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prédiction automatique de la difficulté d'une question en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grivolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Understanding Conference Workshop, HLT-NAACL'06, New York (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question Answering Evaluation Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions Booléennes : Oui ou Non, des Questions et des Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval on mixed written and spoken documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO, Avignon (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.826-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans un mélange de documents écrits et parlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole (JEP), Fèz (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de requêtes pour la recherche documentaire selon une classification non supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et d'Intelligence Artificielle (RFIA'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Angers, France. p. 625 à 632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Navigation on an Open Science Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisboa Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. Proceedings of the Ninth International Conference of the CLEF Association (CLEF 2018). Lecture Notes in Computer Science (LNCS) (Vol. 11018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour la recherche d'information en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BELLOT Patrice; CAUVET Corine; PASI Gabriella; VALLES-PARLANGEAU Nathalie. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes / Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 (1), 2012, RSTI série Document numérique, 978-2746239609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’information contextuelle, assistée et personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-7462-2583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of web archive historical data: 1983 “Marche pour l’égalité et contre le racisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Gebeil, Jean-Christophe Peyssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Text Mining Approaches for Information Retrieval and Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lakhmi C. Faucher C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Intelligent Machines-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 514, pp.3-45, 2013, Studies in Computational Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Detection as a Topic Classification Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Yvon et E. Gaussier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual Information Access: Statistical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex QA and language models hybrid architectures, Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la polyvocalité des archives audiovisuelles et numériques en contexte post-colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions en faveur d'une meilleure personnalisation de la recherche d'informations - Applications à la tâche questions-réponses, à la recherche de documents audio et à l'accessibilité pour des personnes dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Avignon, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00375051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice BELLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8698-5055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079380956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bellot_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-8193-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Professeur des Universités en Informatique (PR1) au sein d'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université AMU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS) depuis 2011 et chargé de mission &amp;quot;Fouille de textes - Information Scientifique et Technique&amp;quot; auprès de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> INS2I du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centrées sur le Traitement automatique des langues et la Recherche d'information, mes recherches portent sur la fouille de textes, l’analyse de sentiments et les méthodes numériques de recommandation de contenus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis responsable de l'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> équipe R2I &amp;quot;Recherche d'information et Interactions&amp;quot; </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(11 enseignants-chercheurs et 10 doctorants) dont les activités sont centrées autour de la recherche et de l'extraction d'information, de la fouille de textes et des système interactifs multimodaux&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de la </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération FRIIAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS FR 3513) entre 2015 et 2018 et vice-président de la </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">société savante ARIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015, je suis également directeur scientifique &amp;quot;Text Mining&amp;quot; de l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> OpenEdition Lab </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">de l'équipement d'excellence (Equipex) </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition.org </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">DILOH (Digital Library for Open Humanities) au sein du CLEO (Centre pour l'Edition Electronique Ouverte - CLEO-OpenEdition).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2016 et 2018, j'ai été président du comité technique du projet PIA </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTEX </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et depuis 2015 membre du comité de pilotage de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGIR Huma-Num</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du conseil scientifique de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'ABES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité d'enseignement s'effectue au sein de l'Ecole d'ingénieurs </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Marseille </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(responsable des cours d'analyse de données et de recherche d'information multimédia) mais aussi du Master de Psychologie et de la Licence de Lettres Modernes d'Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage comportemental dans les jeux vidéo éducatifs via des réseaux convolutifs graphiques : le cas de GraphoGameFrançais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Denis-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement collaboratif d'outils par des agents LLM et humains pour résoudre des problèmes complexes : application à la synthèse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RNTI-E-41, pp.583-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiverse Graph to Help Scientific Reasoning from Web Usage: Interpretable Patterns of Assessor Shifts in GRAPHYP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.147. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi15040147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Adversarial Cliques in Cognitive Communities: A New Conceptual Framework for Scientific Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.262. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi14090262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging app features to improve mobile app retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Information and Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.177. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIIDS.2021.114530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, recherche d’information et recommandation automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier « Philosophie et numérique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Creation of Normalization Dictionaries for Micro-Blogs in Arabic, French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018), 22 (3), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/CyS-22-3-3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Reduction and Expansion Approaches to Deal with Long Natural Language queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22nd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2018), 126, pp.768-777. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical representation of Arabic questions toward automatic passage extraction from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.339 - 353. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-017-9411-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en dependance et classification de requetes en langue naturelle, application a la recommandation de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (3), pp.23-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEX Tweet Contextualization Task: Evaluation, Results and Lesson Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.801-819. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study for Building an Arabic Corpus of Pair Questions-Texts from the Web: AQA-Webcorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Contributions from Engineering, Science &amp; IT (iJES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijes.v4i2.5345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la detection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-2016 (2-3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.19.2-3.53-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval and Graph Analysis Approaches for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Benkoussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/926418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.37--45. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.141.0.3023303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Effective Latent Concept Modeling for Ad Hoc Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-84. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.1.61-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at INEX 2010 Book Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Arvola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P2-17. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Boundary Conditions for Heat Transfer and Electrical Current Flow during Vacuum Arc Remelting of a Zirconium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11663-008-9187-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la linguistique dans les systèmes de recherche d'informations précises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Robba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.41--62. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.131.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour adapter les systèmes de recherche d'information aux dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (2), pp.123-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of kinetic simulations for the determination of particle and energy fluxes at the cathode surface of a vacuum arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ablitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (1), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the arc plasma behaviour in the VAR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (24), pp.7145-7152. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSC.0000048725.93730.ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma diagnostic by emission spectroscopy during vacuum arc remelting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lasalmonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.301-308. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/11/3/312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the electric arc in the VAR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (12), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2001152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif : étude sur les données SCIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Multi-Agent LLM-Human Framework for Fast Human Validated Tool Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daull Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Agentic Tool Building Architecture leveraging Expert-in-the-Loop Guidance, applied to Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM Symposium on Document Engineering, DocEng 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nottingham (UK), United Kingdom. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704268.3748670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif: étude sur les données SCIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioReadNet: A Transformer-Driven Hybrid Model for Target Audience-Aware Biomedical Text Readability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM Symposium on Document Engineering, DocEng 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nottingham, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704268.3742703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement collaboratif d'outils par des agents LLM et humains pour résoudre des problèmes complexes : application à la synthèse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2025 (Extraction et Gestion des Connaissances)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Bots Déjouent l'Apprentissage : Enjeux et Défis de la Détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS at SimpleText 2025: Enhancing Scientific Text Accessibility with LLMs and Retrieval-Augmented Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notebook for the SimpleText Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOLIS App et Dataset pour suggérer des dessins animés proches émotionnellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soëlie Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites des LLMs pour répondre aux questions complexes, classification des solutions hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-RJCRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, Apr 2024, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2024.court_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOLIS App and Dataset to Find Emotionally Close Cartoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soëlie Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resource Association, May 2024, Torino, Italy. pp.5654-5659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des dépendances entre labels pour la classification de textes multi-labels par le biais de transformeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2023 - 23ème conférence francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Label Dependencies for Multi-Label Document Classification Using Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '23: ACM Symposium on Document Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limerick, Ireland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573128.3609356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Transformers for Multi-Label Text Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE (Joint Conference of the Information Retrieval Communities in Europe) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures Transformeurs pour la classification multilabels de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - 37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentiment Analysis for Pseudo-Relevance Feedback in Social Book Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTIR '20: The 2020 ACM SIGIR International Conference on the Theory of Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Stavanger, Norway. pp.29-32, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3409256.3409847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining author-tag multilayer graph for social book search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International FLINS Conference (FLINS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Cologne, Germany. pp.124-132, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811223334_0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment Analysis and Sentence Classification in Long Book-Search Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des lexiques d'émotions et de sentiments sur l'analyse de sentiments - Application à des critiques de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerch Soëlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2019, 16th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Classification based on Textual Patterns Mining and Linguistic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Emoji Usage to Categorical Emoji Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLING 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS at SemEval-2018 Task 2: Mixing Word Embeddings and Bag of Features for Multilingual Emoji Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoji Recommendation in Private Instant Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '18 Proceedings of the 33rd Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIBLME RecSys: Harnessing Bibliometric Measures for a Scholarly Paper Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2018 Workshop on Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Book Oriented Aspect Based Sentiment Analysis: Comparison over Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Álvarez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Fernández-Gavilanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Costa-Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing and Information Systems. NLDB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tags and Reviews to Improve Social Book Search Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association, CLEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Genre Classification to Aspect Extraction: New Annotation Schemas for Book Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Álvarez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Fernandez-Gavilanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Costa-Montenegro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/WIC/ACM International Conference on Web Intelligence (WI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Santiago, Chile. pp.428-433, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2018.00-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Text Comprehension for the Arabic Question-Answering: Semantic and Logical Representation of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Mahmoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. pp.Y18-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Creation of Normalisation Dictionaries for Micro-Blogs in Arabic, French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Centrality of the References in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Halifax, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209280.3229104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Semi-Automatique de Mots-Germes pour l'Analyse de Sentiments et son Intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique to deal with verbose queries in social book search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE/WIC International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.799-806, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction automatique d'emojis sentimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de recommandation automatique d'emojis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSIS at SemEval-2017 Task 4: Using Adapted Sentiment Similarity Seed Words For English and Arabic Tweet Polarity Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.718 - 722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 : Combining Query Expansion Result and Books Information Score for Book Recommendation SBS 2016 :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Emojis to Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab-STICC; ENIB; LITIS, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning approach for detecting diffuse bibliographical references in scientific articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NÃ®mes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbose Query Reduction by Learning to Rank for Social Book Search Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 : Combining Query Expansion Result and Books Information Score for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Task: Identifying authors and book titles in verbose queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal. pp.working notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSIS at SemEval-2016 Task 7: Using Web Search Engines for English and Arabic Unsupervised Sentiment Intensity Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Semantic Evaluation (SemEval-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.469 - 473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbo-Val: Automatic Identification of Bibliographical Zone in Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQA-WebCorp: Web-based Factual Questions for Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2016 20th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 Track mining: Text mining based approaches for book search requests classication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douar Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal. pp.working notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade de CRFs et SVM pour la détection de références bibliographiques diffuses dans les articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Web as an Efficient Source for Building an Arabic Corpus: Presentation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Business Information Management (IBIMA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Book Recommendation : a task combining Sentiment Analysis, Information Extraction and IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MC Meeting of semantic KEYword-based Search on sTructured data sOurcEs (COST Action IC1302)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Approach for Detecting Allusive Bibliographical References in Scholarly Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction and Retrieval for Digital Libraries - Analysis of Bibliographic References and Sentiment Analysis for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Emerging InfoTech (China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures et recommandations pour les Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Big Data PREDON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Diaconu, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01238662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Linked Documents and Graph Analysis on Information Retrieval Methods for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Benkoussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wi-iat.2015.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating topical context by diverging from external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weakly-supervised detection of entity central documents in a stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Semantically Coherent Topic Models Useful for Ad Hoc Information Retrieval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 51st ANNUAL MEETING OF THE ASSOCIATION FOR COMPUTATIONAL LINGUISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et identification des concepts implicites d'une requête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection en temps réel de documents Web centrés sur une entité donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Social Information Help Book Search?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX' 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de ressources générales pour une contextualisation implicite de requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of incomplete and scattered bibliographical references in Digital Humanities papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of BILBO reference parsing in digital humanities via a comparison of different tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '12 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2361354.2361400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Bibliographical Reference Corpora in Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2012 Web Track: Unsupervised Search Concepts Identification from General Sources of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Automatic Annotation of References in DH scholarly papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web as a source of evidence for filtering candidate answers to natural language questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE/WIC/ACM International Conferences on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of bibliographical references in digital humanities books, articles and blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM workshop on Online books, complementary social media and crowdsourcing - BooksOnline '11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2064058.2064068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA-iSmart at the TREC 2011 Entity track : Entity List Completion Using Contextual Unsupervised Scores for Candidate Entities Ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2011 Web Track: Experiments on the Combination of Online Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non-supervisée du degré d'appartenance d'une entité à un type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding topic-specific strings in text categorization and opinion mining contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMIN'10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction probabiliste de chaînes de mots relatives à une opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining text categorization and dialog modeling for speaker role identification on call center conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et structuration hiérarchique des titres dans les documents HTML Structuration hiérarchique des titres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Loupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage de citations, classification des styles de discours rapporté et identification des constituants citationnels en écrits journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.450-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Lexical Resources And Semantic Networks On A Corpus Of Mental Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité et recherche d'information : vers une meilleure accessibilité Intégration de la lisibilité au calcul de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles combinaisons de scores et de critères numériques pour un système de QR ? Quelles combinaisons de scores et de critères numériques pour un système de Questions/Réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus of real-life questions for evaluating robustness of QA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to cope with questions typed by dyslexic users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AND'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phrastiques phonétiques pour la réécriture de phrases dysorthographiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Measures for Question Answering, The LIA at QA@CLEF-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop of the Cross-Language Evaluation Forum, CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Alicante, Spain. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74999-8_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic based sentence level rewriting of questions typed by dyslexic spellers in an information retrieval context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Timeline for Speech Database Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007, Antwerp (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation using weighted lexical links (WLL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '07 30th annual international ACM SIGIR conference on Research and development in information retrieval </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1277741.1277884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un appariement automatique de questions extraites de courriers électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une compacité positionnelle à une compacité probabiliste pour un système de Questions/Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de mesures de densité pour la recherche de passages et l'extraction de réponses dans un système de questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières évolutions de SQuaLIA, le système de Questions/Réponses du LIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prédiction automatique de la difficulté d'une question en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grivolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux connaissances orales par le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'06, Lille (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Understanding Conference Workshop, HLT-NAACL'06, New York (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question Answering Evaluation Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions Booléennes : Oui ou Non, des Questions et des Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval on mixed written and spoken documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO, Avignon (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.826-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans un mélange de documents écrits et parlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole (JEP), Fèz (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de requêtes pour la recherche documentaire selon une classification non supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et d'Intelligence Artificielle (RFIA'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Angers, France. p. 625 à 632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Navigation on an Open Science Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisboa Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. Proceedings of the Ninth International Conference of the CLEF Association (CLEF 2018). Lecture Notes in Computer Science (LNCS) (Vol. 11018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour la recherche d'information en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BELLOT Patrice; CAUVET Corine; PASI Gabriella; VALLES-PARLANGEAU Nathalie. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes / Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 (1), 2012, RSTI série Document numérique, 978-2746239609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’information contextuelle, assistée et personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-7462-2583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of web archive historical data: 1983 “Marche pour l’égalité et contre le racisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Gebeil, Jean-Christophe Peyssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Text Mining Approaches for Information Retrieval and Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lakhmi C. Faucher C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Intelligent Machines-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 514, pp.3-45, 2013, Studies in Computational Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Detection as a Topic Classification Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Yvon et E. Gaussier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual Information Access: Statistical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex QA and language models hybrid architectures, Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la polyvocalité des archives audiovisuelles et numériques en contexte post-colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions en faveur d'une meilleure personnalisation de la recherche d'informations - Applications à la tâche questions-réponses, à la recherche de documents audio et à l'accessibilité pour des personnes dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Avignon, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00375051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="242D0ACB"/>
+    <w:nsid w:val="455B90EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-bellot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8698-5055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079380956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bellot_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8193-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lis-lab.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/ins2i/spip.php?article49" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/dimag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://friiam.cnrs-mrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asso-aria.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lab.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://openedition.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istex.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huma-num.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abes.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytech.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ammari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daull" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15040147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03772163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14090262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Chaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nouali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2021.114530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Htait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-22-3-3034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bakari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Neji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-017-9411-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijes.v4i2.5345" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Benkoussas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/926418" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.141.0.3023303" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.1.61-84" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH4DT1JP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ward" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Weber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-008-9187-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9428F5AB632906C67B462AB840919C9A11DEAE34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AE4996C69C02D28B24AFE589CDBACF69E0690A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107128v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Mir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000048725.93730.ba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-605D8XJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107194v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lasalmonie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/11/3/312" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/875A6C5DF5685B343C42C94DA432B932183FB07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001152" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A6628C01241A3D8468BBCA93B14308F5A177F6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374425v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daull Xavier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nouali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163002v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05273892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704268.3742703" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704268.3748670" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#235;lie Lerch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.court_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytame Fallah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573128.3609356" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111691v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Azzopardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3409256.3409847" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521243v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811223334_0016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerch So&#235;lie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emmanuel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318630v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447749v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167430" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Fern&#225;ndez-Gavilanes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Costa-Montenegro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958654v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Fernandez-Gavilanes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.00-57" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Mahmoud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209280.3229104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771644v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106481" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795576v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771654v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ollagnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771674v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529708v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490112v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490140v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490138v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douar Brahim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490103v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912883" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01238662v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488377v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat.2015.200" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313021v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484180" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484148" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314936v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313035v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tavernier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361400" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.226" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317638v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2064058.2064068" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314478v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314965v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313004v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318033v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lavalley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318044v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318023v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waszak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321117v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321116v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321115v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317210v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194296v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317388v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blaudez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74999-8_52" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HW59K2GH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321114v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277741.1277884" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315544v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flavier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317201v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317220v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317970v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194298v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135425v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grivolla" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317967v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194302v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194301v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171021v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189390v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958716v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488683v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/documentation/approches-pour-la-recherche-d-information-en-contexte-document-numerique-rsti-serie-dn-volume-15-n-1-janvier-avril-2012/bellot/hermes-science-publications/livre/9782746239609" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312874v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.22" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488017v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488020v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173860v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-bellot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8698-5055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079380956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bellot_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8193-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lis-lab.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/ins2i/spip.php?article49" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/dimag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://friiam.cnrs-mrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asso-aria.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lab.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://openedition.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istex.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huma-num.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abes.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytech.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ammari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daull" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15040147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03772163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14090262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Chaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nouali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2021.114530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Htait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-22-3-3034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bakari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Neji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-017-9411-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijes.v4i2.5345" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Benkoussas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/926418" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.141.0.3023303" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.1.61-84" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH4DT1JP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ward" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Weber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-008-9187-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9428F5AB632906C67B462AB840919C9A11DEAE34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AE4996C69C02D28B24AFE589CDBACF69E0690A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107128v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Mir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000048725.93730.ba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-605D8XJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107194v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lasalmonie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/11/3/312" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/875A6C5DF5685B343C42C94DA432B932183FB07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001152" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A6628C01241A3D8468BBCA93B14308F5A177F6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nouali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374425v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daull Xavier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261897v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704268.3748670" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05273892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704268.3742703" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163002v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#235;lie Lerch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.court_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytame Fallah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222602v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573128.3609356" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Azzopardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3409256.3409847" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521243v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811223334_0016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerch So&#235;lie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emmanuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447749v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871071v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167430" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Fern&#225;ndez-Gavilanes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Costa-Montenegro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958654v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Fernandez-Gavilanes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.00-57" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Mahmoud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209280.3229104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771644v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794695v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106481" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698973v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771654v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529708v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490112v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ollagnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490137v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490149v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771674v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771689v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490140v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490138v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douar Brahim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490103v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912883" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488377v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01238662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat.2015.200" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314962v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484148" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313021v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484180" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314936v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313035v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314905v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317656v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tavernier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361400" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339849v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.226" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317638v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2064058.2064068" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314478v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314965v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313004v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318044v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lavalley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318033v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318023v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waszak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321116v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321117v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317210v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321115v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320372v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317388v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blaudez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74999-8_52" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HW59K2GH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321118v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194296v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321114v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277741.1277884" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315544v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flavier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317201v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317220v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135425v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grivolla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194298v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317967v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194302v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194301v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171021v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189390v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958716v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488683v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/documentation/approches-pour-la-recherche-d-information-en-contexte-document-numerique-rsti-serie-dn-volume-15-n-1-janvier-avril-2012/bellot/hermes-science-publications/livre/9782746239609" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312874v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.22" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488017v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488020v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173860v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>