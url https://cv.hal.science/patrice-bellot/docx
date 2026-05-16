--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice BELLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8698-5055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079380956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bellot_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-8193-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Professeur des Universités en Informatique (PR1) au sein d'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université AMU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS) depuis 2011 et chargé de mission &amp;quot;Fouille de textes - Information Scientifique et Technique&amp;quot; auprès de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> INS2I du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centrées sur le Traitement automatique des langues et la Recherche d'information, mes recherches portent sur la fouille de textes, l’analyse de sentiments et les méthodes numériques de recommandation de contenus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis responsable de l'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> équipe R2I &amp;quot;Recherche d'information et Interactions&amp;quot; </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(11 enseignants-chercheurs et 10 doctorants) dont les activités sont centrées autour de la recherche et de l'extraction d'information, de la fouille de textes et des système interactifs multimodaux&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de la </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération FRIIAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS FR 3513) entre 2015 et 2018 et vice-président de la </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">société savante ARIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015, je suis également directeur scientifique &amp;quot;Text Mining&amp;quot; de l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> OpenEdition Lab </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">de l'équipement d'excellence (Equipex) </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition.org </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">DILOH (Digital Library for Open Humanities) au sein du CLEO (Centre pour l'Edition Electronique Ouverte - CLEO-OpenEdition).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2016 et 2018, j'ai été président du comité technique du projet PIA </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTEX </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et depuis 2015 membre du comité de pilotage de la </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGIR Huma-Num</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du conseil scientifique de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'ABES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité d'enseignement s'effectue au sein de l'Ecole d'ingénieurs </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Marseille </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(responsable des cours d'analyse de données et de recherche d'information multimédia) mais aussi du Master de Psychologie et de la Licence de Lettres Modernes d'Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage comportemental dans les jeux vidéo éducatifs via des réseaux convolutifs graphiques : le cas de GraphoGameFrançais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Denis-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement collaboratif d'outils par des agents LLM et humains pour résoudre des problèmes complexes : application à la synthèse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RNTI-E-41, pp.583-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiverse Graph to Help Scientific Reasoning from Web Usage: Interpretable Patterns of Assessor Shifts in GRAPHYP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.147. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi15040147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Adversarial Cliques in Cognitive Communities: A New Conceptual Framework for Scientific Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.262. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi14090262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging app features to improve mobile app retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Information and Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.177. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIIDS.2021.114530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, recherche d’information et recommandation automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier « Philosophie et numérique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Creation of Normalization Dictionaries for Micro-Blogs in Arabic, French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018), 22 (3), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/CyS-22-3-3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Reduction and Expansion Approaches to Deal with Long Natural Language queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22nd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2018), 126, pp.768-777. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical representation of Arabic questions toward automatic passage extraction from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.339 - 353. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-017-9411-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en dependance et classification de requetes en langue naturelle, application a la recommandation de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (3), pp.23-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEX Tweet Contextualization Task: Evaluation, Results and Lesson Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.801-819. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study for Building an Arabic Corpus of Pair Questions-Texts from the Web: AQA-Webcorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Contributions from Engineering, Science &amp; IT (iJES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijes.v4i2.5345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la detection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-2016 (2-3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.19.2-3.53-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval and Graph Analysis Approaches for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Benkoussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/926418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.37--45. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.141.0.3023303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Effective Latent Concept Modeling for Ad Hoc Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-84. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.1.61-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at INEX 2010 Book Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Arvola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P2-17. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Boundary Conditions for Heat Transfer and Electrical Current Flow during Vacuum Arc Remelting of a Zirconium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11663-008-9187-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la linguistique dans les systèmes de recherche d'informations précises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Robba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.41--62. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.131.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour adapter les systèmes de recherche d'information aux dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (2), pp.123-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of kinetic simulations for the determination of particle and energy fluxes at the cathode surface of a vacuum arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ablitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (1), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the arc plasma behaviour in the VAR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (24), pp.7145-7152. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSC.0000048725.93730.ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma diagnostic by emission spectroscopy during vacuum arc remelting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lasalmonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.301-308. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/11/3/312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the electric arc in the VAR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (12), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2001152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif : étude sur les données SCIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Multi-Agent LLM-Human Framework for Fast Human Validated Tool Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daull Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Agentic Tool Building Architecture leveraging Expert-in-the-Loop Guidance, applied to Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM Symposium on Document Engineering, DocEng 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nottingham (UK), United Kingdom. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704268.3748670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif: étude sur les données SCIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioReadNet: A Transformer-Driven Hybrid Model for Target Audience-Aware Biomedical Text Readability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM Symposium on Document Engineering, DocEng 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nottingham, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704268.3742703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement collaboratif d'outils par des agents LLM et humains pour résoudre des problèmes complexes : application à la synthèse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2025 (Extraction et Gestion des Connaissances)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Bots Déjouent l'Apprentissage : Enjeux et Défis de la Détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS at SimpleText 2025: Enhancing Scientific Text Accessibility with LLMs and Retrieval-Augmented Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notebook for the SimpleText Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOLIS App et Dataset pour suggérer des dessins animés proches émotionnellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soëlie Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites des LLMs pour répondre aux questions complexes, classification des solutions hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-RJCRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, Apr 2024, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2024.court_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOLIS App and Dataset to Find Emotionally Close Cartoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soëlie Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resource Association, May 2024, Torino, Italy. pp.5654-5659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des dépendances entre labels pour la classification de textes multi-labels par le biais de transformeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2023 - 23ème conférence francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Label Dependencies for Multi-Label Document Classification Using Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '23: ACM Symposium on Document Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limerick, Ireland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573128.3609356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Transformers for Multi-Label Text Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE (Joint Conference of the Information Retrieval Communities in Europe) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures Transformeurs pour la classification multilabels de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - 37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentiment Analysis for Pseudo-Relevance Feedback in Social Book Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTIR '20: The 2020 ACM SIGIR International Conference on the Theory of Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Stavanger, Norway. pp.29-32, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3409256.3409847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining author-tag multilayer graph for social book search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International FLINS Conference (FLINS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Cologne, Germany. pp.124-132, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811223334_0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment Analysis and Sentence Classification in Long Book-Search Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des lexiques d'émotions et de sentiments sur l'analyse de sentiments - Application à des critiques de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerch Soëlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2019, 16th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Classification based on Textual Patterns Mining and Linguistic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Emoji Usage to Categorical Emoji Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLING 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS at SemEval-2018 Task 2: Mixing Word Embeddings and Bag of Features for Multilingual Emoji Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoji Recommendation in Private Instant Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '18 Proceedings of the 33rd Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIBLME RecSys: Harnessing Bibliometric Measures for a Scholarly Paper Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2018 Workshop on Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Book Oriented Aspect Based Sentiment Analysis: Comparison over Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Álvarez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Fernández-Gavilanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Costa-Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing and Information Systems. NLDB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tags and Reviews to Improve Social Book Search Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association, CLEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Genre Classification to Aspect Extraction: New Annotation Schemas for Book Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Álvarez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Fernandez-Gavilanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Costa-Montenegro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/WIC/ACM International Conference on Web Intelligence (WI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Santiago, Chile. pp.428-433, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2018.00-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Text Comprehension for the Arabic Question-Answering: Semantic and Logical Representation of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Mahmoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. pp.Y18-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Creation of Normalisation Dictionaries for Micro-Blogs in Arabic, French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Centrality of the References in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Halifax, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209280.3229104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Semi-Automatique de Mots-Germes pour l'Analyse de Sentiments et son Intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique to deal with verbose queries in social book search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE/WIC International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.799-806, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction automatique d'emojis sentimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de recommandation automatique d'emojis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSIS at SemEval-2017 Task 4: Using Adapted Sentiment Similarity Seed Words For English and Arabic Tweet Polarity Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.718 - 722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 : Combining Query Expansion Result and Books Information Score for Book Recommendation SBS 2016 :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Emojis to Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab-STICC; ENIB; LITIS, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning approach for detecting diffuse bibliographical references in scientific articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NÃ®mes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbose Query Reduction by Learning to Rank for Social Book Search Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 : Combining Query Expansion Result and Books Information Score for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Task: Identifying authors and book titles in verbose queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal. pp.working notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSIS at SemEval-2016 Task 7: Using Web Search Engines for English and Arabic Unsupervised Sentiment Intensity Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Semantic Evaluation (SemEval-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.469 - 473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbo-Val: Automatic Identification of Bibliographical Zone in Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQA-WebCorp: Web-based Factual Questions for Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2016 20th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 Track mining: Text mining based approaches for book search requests classication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douar Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal. pp.working notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade de CRFs et SVM pour la détection de références bibliographiques diffuses dans les articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Web as an Efficient Source for Building an Arabic Corpus: Presentation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Business Information Management (IBIMA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Book Recommendation : a task combining Sentiment Analysis, Information Extraction and IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MC Meeting of semantic KEYword-based Search on sTructured data sOurcEs (COST Action IC1302)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Approach for Detecting Allusive Bibliographical References in Scholarly Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction and Retrieval for Digital Libraries - Analysis of Bibliographic References and Sentiment Analysis for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Emerging InfoTech (China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures et recommandations pour les Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Big Data PREDON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Diaconu, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01238662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Linked Documents and Graph Analysis on Information Retrieval Methods for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Benkoussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wi-iat.2015.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating topical context by diverging from external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weakly-supervised detection of entity central documents in a stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Semantically Coherent Topic Models Useful for Ad Hoc Information Retrieval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 51st ANNUAL MEETING OF THE ASSOCIATION FOR COMPUTATIONAL LINGUISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et identification des concepts implicites d'une requête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection en temps réel de documents Web centrés sur une entité donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Social Information Help Book Search?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX' 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de ressources générales pour une contextualisation implicite de requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of incomplete and scattered bibliographical references in Digital Humanities papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of BILBO reference parsing in digital humanities via a comparison of different tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '12 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2361354.2361400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Bibliographical Reference Corpora in Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2012 Web Track: Unsupervised Search Concepts Identification from General Sources of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Automatic Annotation of References in DH scholarly papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web as a source of evidence for filtering candidate answers to natural language questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE/WIC/ACM International Conferences on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of bibliographical references in digital humanities books, articles and blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM workshop on Online books, complementary social media and crowdsourcing - BooksOnline '11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2064058.2064068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA-iSmart at the TREC 2011 Entity track : Entity List Completion Using Contextual Unsupervised Scores for Candidate Entities Ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2011 Web Track: Experiments on the Combination of Online Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non-supervisée du degré d'appartenance d'une entité à un type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding topic-specific strings in text categorization and opinion mining contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMIN'10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction probabiliste de chaînes de mots relatives à une opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining text categorization and dialog modeling for speaker role identification on call center conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et structuration hiérarchique des titres dans les documents HTML Structuration hiérarchique des titres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Loupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage de citations, classification des styles de discours rapporté et identification des constituants citationnels en écrits journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.450-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Lexical Resources And Semantic Networks On A Corpus Of Mental Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité et recherche d'information : vers une meilleure accessibilité Intégration de la lisibilité au calcul de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles combinaisons de scores et de critères numériques pour un système de QR ? Quelles combinaisons de scores et de critères numériques pour un système de Questions/Réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus of real-life questions for evaluating robustness of QA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to cope with questions typed by dyslexic users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AND'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phrastiques phonétiques pour la réécriture de phrases dysorthographiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Measures for Question Answering, The LIA at QA@CLEF-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop of the Cross-Language Evaluation Forum, CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Alicante, Spain. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74999-8_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic based sentence level rewriting of questions typed by dyslexic spellers in an information retrieval context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Timeline for Speech Database Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007, Antwerp (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation using weighted lexical links (WLL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '07 30th annual international ACM SIGIR conference on Research and development in information retrieval </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1277741.1277884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un appariement automatique de questions extraites de courriers électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une compacité positionnelle à une compacité probabiliste pour un système de Questions/Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de mesures de densité pour la recherche de passages et l'extraction de réponses dans un système de questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières évolutions de SQuaLIA, le système de Questions/Réponses du LIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prédiction automatique de la difficulté d'une question en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grivolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux connaissances orales par le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'06, Lille (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Understanding Conference Workshop, HLT-NAACL'06, New York (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question Answering Evaluation Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions Booléennes : Oui ou Non, des Questions et des Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval on mixed written and spoken documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO, Avignon (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.826-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans un mélange de documents écrits et parlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole (JEP), Fèz (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de requêtes pour la recherche documentaire selon une classification non supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et d'Intelligence Artificielle (RFIA'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Angers, France. p. 625 à 632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Navigation on an Open Science Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisboa Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. Proceedings of the Ninth International Conference of the CLEF Association (CLEF 2018). Lecture Notes in Computer Science (LNCS) (Vol. 11018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour la recherche d'information en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BELLOT Patrice; CAUVET Corine; PASI Gabriella; VALLES-PARLANGEAU Nathalie. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes / Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 (1), 2012, RSTI série Document numérique, 978-2746239609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’information contextuelle, assistée et personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-7462-2583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of web archive historical data: 1983 “Marche pour l’égalité et contre le racisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Gebeil, Jean-Christophe Peyssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Text Mining Approaches for Information Retrieval and Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lakhmi C. Faucher C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Intelligent Machines-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 514, pp.3-45, 2013, Studies in Computational Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Detection as a Topic Classification Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Yvon et E. Gaussier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual Information Access: Statistical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex QA and language models hybrid architectures, Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la polyvocalité des archives audiovisuelles et numériques en contexte post-colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions en faveur d'une meilleure personnalisation de la recherche d'informations - Applications à la tâche questions-réponses, à la recherche de documents audio et à l'accessibilité pour des personnes dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Avignon, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00375051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice BELLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8698-5055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079380956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bellot_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=YIo7hHQAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-8193-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Professeur des Universités en Informatique (PR1) au sein d'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-Marseille Université AMU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (laboratoire </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS) depuis 2011 et chargé de mission &amp;quot;Fouille de textes - Information Scientifique et Technique&amp;quot; auprès de l'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> INS2I du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centrées sur le Traitement automatique des langues et la Recherche d'information, mes recherches portent sur la fouille de textes, l’analyse de sentiments et les méthodes numériques de recommandation de contenus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis responsable de l'</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> équipe R2I &amp;quot;Recherche d'information et Interactions&amp;quot; </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(11 enseignants-chercheurs et 10 doctorants) dont les activités sont centrées autour de la recherche et de l'extraction d'information, de la fouille de textes et des système interactifs multimodaux&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de la </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération FRIIAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS FR 3513) entre 2015 et 2018 et vice-président de la </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">société savante ARIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015, je suis également directeur scientifique &amp;quot;Text Mining&amp;quot; de l'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> OpenEdition Lab </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">de l'équipement d'excellence (Equipex) </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition.org </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">DILOH (Digital Library for Open Humanities) au sein du CLEO (Centre pour l'Edition Electronique Ouverte - CLEO-OpenEdition).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2016 et 2018, j'ai été président du comité technique du projet PIA </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTEX </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et depuis 2015 membre du comité de pilotage de la </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGIR Huma-Num</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et du conseil scientifique de </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'ABES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité d'enseignement s'effectue au sein de l'Ecole d'ingénieurs </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Marseille </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(responsable des cours d'analyse de données et de recherche d'information multimédia) mais aussi du Master de Psychologie et de la Licence de Lettres Modernes d'Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement collaboratif d'outils par des agents LLM et humains pour résoudre des problèmes complexes : application à la synthèse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RNTI-E-41, pp.583-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage comportemental dans les jeux vidéo éducatifs via des réseaux convolutifs graphiques : le cas de GraphoGameFrançais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Denis-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiverse Graph to Help Scientific Reasoning from Web Usage: Interpretable Patterns of Assessor Shifts in GRAPHYP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.147. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi15040147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Adversarial Cliques in Cognitive Communities: A New Conceptual Framework for Scientific Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.262. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi14090262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging app features to improve mobile app retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Information and Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.177. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIIDS.2021.114530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, recherche d’information et recommandation automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier « Philosophie et numérique »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Creation of Normalization Dictionaries for Micro-Blogs in Arabic, French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018), 22 (3), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/CyS-22-3-3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Reduction and Expansion Approaches to Deal with Long Natural Language queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22nd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2018), 126, pp.768-777. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical representation of Arabic questions toward automatic passage extraction from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.339 - 353. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10772-017-9411-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEX Tweet Contextualization Task: Evaluation, Results and Lesson Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.801-819. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en dependance et classification de requetes en langue naturelle, application a la recommandation de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (3), pp.23-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study for Building an Arabic Corpus of Pair Questions-Texts from the Web: AQA-Webcorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Contributions from Engineering, Science &amp; IT (iJES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijes.v4i2.5345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la detection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-2016 (2-3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.19.2-3.53-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval and Graph Analysis Approaches for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Benkoussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/926418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.37--45. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.141.0.3023303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Effective Latent Concept Modeling for Ad Hoc Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-84. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.1.61-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at INEX 2010 Book Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Arvola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P2-17. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Boundary Conditions for Heat Transfer and Electrical Current Flow during Vacuum Arc Remelting of a Zirconium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11663-008-9187-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour adapter les systèmes de recherche d'information aux dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (2), pp.123-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la linguistique dans les systèmes de recherche d'informations précises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Robba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.41--62. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.131.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of kinetic simulations for the determination of particle and energy fluxes at the cathode surface of a vacuum arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ablitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (1), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the arc plasma behaviour in the VAR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (24), pp.7145-7152. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSC.0000048725.93730.ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma diagnostic by emission spectroscopy during vacuum arc remelting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lasalmonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.301-308. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/11/3/312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the electric arc in the VAR process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (12), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2001152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Question-Answering System for identifying Experts in Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th European Conference on Information Retrieval (ECIR 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Delft, Netherlands. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-21324-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Bots Déjouent l'Apprentissage : Enjeux et Défis de la Détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioReadNet: A Transformer-Driven Hybrid Model for Target Audience-Aware Biomedical Text Readability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM Symposium on Document Engineering, DocEng 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nottingham, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704268.3742703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement collaboratif d'outils par des agents LLM et humains pour résoudre des problèmes complexes : application à la synthèse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2025 (Extraction et Gestion des Connaissances)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif: étude sur les données SCIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Agentic Tool Building Architecture leveraging Expert-in-the-Loop Guidance, applied to Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM Symposium on Document Engineering, DocEng 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nottingham (UK), United Kingdom. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704268.3748670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Multi-Agent LLM-Human Framework for Fast Human Validated Tool Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daull Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif : étude sur les données SCIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS at SimpleText 2025: Enhancing Scientific Text Accessibility with LLMs and Retrieval-Augmented Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notebook for the SimpleText Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites des LLMs pour répondre aux questions complexes, classification des solutions hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-RJCRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, Apr 2024, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2024.court_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOLIS App et Dataset pour suggérer des dessins animés proches émotionnellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soëlie Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOLIS App and Dataset to Find Emotionally Close Cartoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soëlie Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resource Association, May 2024, Torino, Italy. pp.5654-5659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Label Dependencies for Multi-Label Document Classification Using Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '23: ACM Symposium on Document Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limerick, Ireland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573128.3609356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des dépendances entre labels pour la classification de textes multi-labels par le biais de transformeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2023 - 23ème conférence francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Transformers for Multi-Label Text Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE (Joint Conference of the Information Retrieval Communities in Europe) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures Transformeurs pour la classification multilabels de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytame Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - 37ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentiment Analysis for Pseudo-Relevance Feedback in Social Book Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTIR '20: The 2020 ACM SIGIR International Conference on the Theory of Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Stavanger, Norway. pp.29-32, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3409256.3409847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining author-tag multilayer graph for social book search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International FLINS Conference (FLINS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Cologne, Germany. pp.124-132, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811223334_0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des lexiques d'émotions et de sentiments sur l'analyse de sentiments - Application à des critiques de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerch Soëlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2019, 16th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment Analysis and Sentence Classification in Long Book-Search Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICLing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Classification based on Textual Patterns Mining and Linguistic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS at SemEval-2018 Task 2: Mixing Word Embeddings and Bag of Features for Multilingual Emoji Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoji Recommendation in Private Instant Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '18 Proceedings of the 33rd Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIBLME RecSys: Harnessing Bibliometric Measures for a Scholarly Paper Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2018 Workshop on Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Emoji Usage to Categorical Emoji Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLING 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Book Oriented Aspect Based Sentiment Analysis: Comparison over Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Álvarez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Fernández-Gavilanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Costa-Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing and Information Systems. NLDB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Tags and Reviews to Improve Social Book Search Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association, CLEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Genre Classification to Aspect Extraction: New Annotation Schemas for Book Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Álvarez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Fernandez-Gavilanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Costa-Montenegro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/WIC/ACM International Conference on Web Intelligence (WI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Santiago, Chile. pp.428-433, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2018.00-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Text Comprehension for the Arabic Question-Answering: Semantic and Logical Representation of Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Mahmoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Pacific Asia Conference on Language, Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong-Kong, China. pp.Y18-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Creation of Normalisation Dictionaries for Micro-Blogs in Arabic, French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Centrality of the References in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Halifax, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209280.3229104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique to deal with verbose queries in social book search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE/WIC International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.799-806, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Semi-Automatique de Mots-Germes pour l'Analyse de Sentiments et son Intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de recommandation automatique d'emojis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique du Langage Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction automatique d'emojis sentimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSIS at SemEval-2017 Task 4: Using Adapted Sentiment Similarity Seed Words For English and Arabic Tweet Polarity Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.718 - 722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilbo-Val: Automatic Identification of Bibliographical Zone in Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Task: Identifying authors and book titles in verbose queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal. pp.working notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSIS at SemEval-2016 Task 7: Using Web Search Engines for English and Arabic Unsupervised Sentiment Intensity Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Semantic Evaluation (SemEval-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.469 - 473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 : Combining Query Expansion Result and Books Information Score for Book Recommendation SBS 2016 :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Emojis to Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab-STICC; ENIB; LITIS, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning approach for detecting diffuse bibliographical references in scientific articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NÃ®mes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbose Query Reduction by Learning to Rank for Social Book Search Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 : Combining Query Expansion Result and Books Information Score for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Htait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQA-WebCorp: Web-based Factual Questions for Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2016 20th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBS 2016 Track mining: Text mining based approaches for book search requests classication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douar Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference and Labs of the Evaluation Forum CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Evora, Portugal. pp.working notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Web as an Efficient Source for Building an Arabic Corpus: Presentation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Bakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Business Information Management (IBIMA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade de CRFs et SVM pour la détection de références bibliographiques diffuses dans les articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Book Recommendation : a task combining Sentiment Analysis, Information Extraction and IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MC Meeting of semantic KEYword-based Search on sTructured data sOurcEs (COST Action IC1302)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Approach for Detecting Allusive Bibliographical References in Scholarly Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures et recommandations pour les Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Big Data PREDON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Diaconu, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01238662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction and Retrieval for Digital Libraries - Analysis of Bibliographic References and Sentiment Analysis for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Emerging InfoTech (China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Linked Documents and Graph Analysis on Information Retrieval Methods for Book Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Benkoussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Ollagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wi-iat.2015.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weakly-supervised detection of entity central documents in a stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating topical context by diverging from external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Semantically Coherent Topic Models Useful for Ad Hoc Information Retrieval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 51st ANNUAL MEETING OF THE ASSOCIATION FOR COMPUTATIONAL LINGUISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et identification des concepts implicites d'une requête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection en temps réel de documents Web centrés sur une entité donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de ressources générales pour une contextualisation implicite de requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Social Information Help Book Search?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX' 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of incomplete and scattered bibliographical references in Digital Humanities papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Automatic Annotation of References in DH scholarly papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Bibliographical Reference Corpora in Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2012 Web Track: Unsupervised Search Concepts Identification from General Sources of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of BILBO reference parsing in digital humanities via a comparison of different tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '12 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2361354.2361400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web as a source of evidence for filtering candidate answers to natural language questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE/WIC/ACM International Conferences on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of bibliographical references in digital humanities books, articles and blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM workshop on Online books, complementary social media and crowdsourcing - BooksOnline '11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2064058.2064068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA-iSmart at the TREC 2011 Entity track : Entity List Completion Using Contextual Unsupervised Scores for Candidate Entities Ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2011 Web Track: Experiments on the Combination of Online Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non-supervisée du degré d'appartenance d'une entité à un type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction probabiliste de chaînes de mots relatives à une opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding topic-specific strings in text categorization and opinion mining contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMIN'10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining text categorization and dialog modeling for speaker role identification on call center conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et structuration hiérarchique des titres dans les documents HTML Structuration hiérarchique des titres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Loupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage de citations, classification des styles de discours rapporté et identification des constituants citationnels en écrits journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Waszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.450-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Lexical Resources And Semantic Networks On A Corpus Of Mental Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité et recherche d'information : vers une meilleure accessibilité Intégration de la lisibilité au calcul de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to cope with questions typed by dyslexic users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AND'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus of real-life questions for evaluating robustness of QA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles combinaisons de scores et de critères numériques pour un système de QR ? Quelles combinaisons de scores et de critères numériques pour un système de Questions/Réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Timeline for Speech Database Browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007, Antwerp (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic based sentence level rewriting of questions typed by dyslexic spellers in an information retrieval context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Measures for Question Answering, The LIA at QA@CLEF-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop of the Cross-Language Evaluation Forum, CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Alicante, Spain. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74999-8_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phrastiques phonétiques pour la réécriture de phrases dysorthographiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation using weighted lexical links (WLL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '07 30th annual international ACM SIGIR conference on Research and development in information retrieval </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1277741.1277884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un appariement automatique de questions extraites de courriers électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une compacité positionnelle à une compacité probabiliste pour un système de Questions/Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux connaissances orales par le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Capman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'06, Lille (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prédiction automatique de la difficulté d'une question en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grivolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières évolutions de SQuaLIA, le système de Questions/Réponses du LIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de mesures de densité pour la recherche de passages et l'extraction de réponses dans un système de questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA-Thales summarization system at DUC-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Understanding Conference Workshop, HLT-NAACL'06, New York (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question Answering Evaluation Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions Booléennes : Oui ou Non, des Questions et des Réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval on mixed written and spoken documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO, Avignon (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.826-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans un mélange de documents écrits et parlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de la Parole (JEP), Fèz (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de requêtes pour la recherche documentaire selon une classification non supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et d'Intelligence Artificielle (RFIA'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Angers, France. p. 625 à 632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Navigation on an Open Science Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisboa Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. Proceedings of the Ninth International Conference of the CLEF Association (CLEF 2018). Lecture Notes in Computer Science (LNCS) (Vol. 11018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour la recherche d'information en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BELLOT Patrice; CAUVET Corine; PASI Gabriella; VALLES-PARLANGEAU Nathalie. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes / Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 (1), 2012, RSTI série Document numérique, 978-2746239609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’information contextuelle, assistée et personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-7462-2583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic analysis of web archive historical data: 1983 “Marche pour l’égalité et contre le racisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide D.R Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Gebeil, Jean-Christophe Peyssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Text Mining Approaches for Information Retrieval and Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lakhmi C. Faucher C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Intelligent Machines-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 514, pp.3-45, 2013, Studies in Computational Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Detection as a Topic Classification Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El-Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Yvon et E. Gaussier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual Information Access: Statistical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex QA and language models hybrid architectures, Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la polyvocalité des archives audiovisuelles et numériques en contexte post-colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gebeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Peyssard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions en faveur d'une meilleure personnalisation de la recherche d'informations - Applications à la tâche questions-réponses, à la recherche de documents audio et à l'accessibilité pour des personnes dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Avignon, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00375051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="455B90EE"/>
+    <w:nsid w:val="3AF824D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-bellot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8698-5055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079380956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bellot_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8193-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lis-lab.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/ins2i/spip.php?article49" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/dimag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://friiam.cnrs-mrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asso-aria.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lab.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://openedition.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istex.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huma-num.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abes.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytech.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ammari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daull" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15040147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03772163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14090262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Chaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nouali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2021.114530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Htait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-22-3-3034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bakari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Neji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-017-9411-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijes.v4i2.5345" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Benkoussas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/926418" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.141.0.3023303" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.1.61-84" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH4DT1JP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ward" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Weber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-008-9187-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9428F5AB632906C67B462AB840919C9A11DEAE34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AE4996C69C02D28B24AFE589CDBACF69E0690A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107128v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Mir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000048725.93730.ba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-605D8XJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107194v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lasalmonie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/11/3/312" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/875A6C5DF5685B343C42C94DA432B932183FB07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001152" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A6628C01241A3D8468BBCA93B14308F5A177F6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nouali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374425v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daull Xavier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261897v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704268.3748670" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05273892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704268.3742703" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163002v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#235;lie Lerch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.court_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytame Fallah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222602v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573128.3609356" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Azzopardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3409256.3409847" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521243v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811223334_0016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerch So&#235;lie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emmanuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447749v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871071v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167430" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Fern&#225;ndez-Gavilanes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Costa-Montenegro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958654v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Fernandez-Gavilanes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.00-57" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Mahmoud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209280.3229104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771644v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794695v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106481" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698973v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771654v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529708v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490112v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ollagnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490137v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490149v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771674v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771689v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490140v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490138v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douar Brahim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490103v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912883" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488377v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01238662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat.2015.200" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314962v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484148" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313021v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484180" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314936v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313035v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314905v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317656v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tavernier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361400" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339849v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.226" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317638v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2064058.2064068" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314478v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314965v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313004v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318044v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lavalley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318033v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318023v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waszak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321116v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321117v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317210v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321115v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320372v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317388v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blaudez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74999-8_52" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HW59K2GH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321118v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194296v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321114v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277741.1277884" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315544v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flavier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317201v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317220v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135425v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grivolla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194298v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317967v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194302v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194301v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171021v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189390v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958716v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488683v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/documentation/approches-pour-la-recherche-d-information-en-contexte-document-numerique-rsti-serie-dn-volume-15-n-1-janvier-avril-2012/bellot/hermes-science-publications/livre/9782746239609" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312874v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.22" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488017v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488020v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173860v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-bellot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8698-5055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079380956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bellot_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=YIo7hHQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8193-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lis-lab.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/ins2i/spip.php?article49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/dimag" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://friiam.cnrs-mrs.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asso-aria.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lab.hypotheses.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://openedition.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istex.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huma-num.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abes.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytech.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daull" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ammari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15040147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03772163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14090262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Chaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nouali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2021.114530" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Htait" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/CyS-22-3-3034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.08.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bakari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Neji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-017-9411-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ollagnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijes.v4i2.5345" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Benkoussas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/926418" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.141.0.3023303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.1.61-84" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH4DT1JP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ward" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Weber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-008-9187-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9428F5AB632906C67B462AB840919C9A11DEAE34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.131.0041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AE4996C69C02D28B24AFE589CDBACF69E0690A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Mir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000048725.93730.ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-605D8XJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lasalmonie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/11/3/312" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/875A6C5DF5685B343C42C94DA432B932183FB07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robbe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001152" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A6628C01241A3D8468BBCA93B14308F5A177F6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nouali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21324-2_48" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163002v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05273892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704268.3742703" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704268.3748670" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374425v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daull Xavier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.court_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546913v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#235;lie Lerch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222602v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytame Fallah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573128.3609356" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727927v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Azzopardi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3409256.3409847" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811223334_0016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442701v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerch So&#235;lie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emmanuel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318630v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871071v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167430" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871045v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958697v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara &#193;lvarez-L&#243;pez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Fern&#225;ndez-Gavilanes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Costa-Montenegro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Fernandez-Gavilanes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2018.00-57" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442988v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Mahmoud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958737v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209280.3229104" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794695v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106481" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698973v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771689v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ollagnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771674v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771664v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529708v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490137v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490140v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490138v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douar Brahim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490103v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794717v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912883" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01238662v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat.2015.200" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonnefoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484180" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314962v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484148" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314936v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317651v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317643v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317656v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tavernier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361400" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313016v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.226" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317638v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2064058.2064068" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314478v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314965v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313004v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318033v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lavalley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318044v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318023v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waszak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Loupy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401011v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321116v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321117v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320372v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321115v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317210v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194296v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321118v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blaudez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74999-8_52" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HW59K2GH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321119v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321114v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277741.1277884" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315544v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flavier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194298v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135425v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grivolla" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317220v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317970v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194297v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gillard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318018v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194302v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194301v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958716v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488683v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/documentation/approches-pour-la-recherche-d-information-en-contexte-document-numerique-rsti-serie-dn-volume-15-n-1-janvier-avril-2012/bellot/hermes-science-publications/livre/9782746239609" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312874v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130811v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.22" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488017v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488020v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173860v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375051v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>