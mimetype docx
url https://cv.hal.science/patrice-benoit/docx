--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -3611,76 +3611,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in whole body protein metabolism during hypothyroidism interaction with insulin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin-thyroid hormone interaction on glucose production and utilization in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tauveron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Rochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dejax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3712,100 +3712,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual meeting of the European association for the study of diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bruxelles, Belgium. 1 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837082v1</w:t>
+                <w:t xml:space="preserve">hal-02840290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-thyroid hormone interaction on glucose production and utilization in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in whole body protein metabolism during hypothyroidism interaction with insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dejax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3837,51 +3837,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual meeting of the European association for the study of diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bruxelles, Belgium. 1 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840290v1</w:t>
+                <w:t xml:space="preserve">hal-02837082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4571,51 +4571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouyrigat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goull&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87VRJW30-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Grisoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3130166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2008.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXW4LN74-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Kwak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wickens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonelig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.021444" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Rouillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-008-0051-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chicoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paliouras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamberi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2007.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejax" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartwright" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Hansen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2003.216.01.19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B37ACB000CE69ABC9D3DF7F05A73F6ECA32B1F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Regnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajmi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogomilov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cheviron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C&#233;zard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gyani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2008.4527162" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn. Rampon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouyrigat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goull&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87VRJW30-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Grisoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3130166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2008.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXW4LN74-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Kwak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wickens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonelig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.021444" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Rouillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-008-0051-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chicoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paliouras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamberi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2007.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejax" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartwright" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Hansen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2003.216.01.19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B37ACB000CE69ABC9D3DF7F05A73F6ECA32B1F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Regnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajmi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogomilov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cheviron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C&#233;zard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gyani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2008.4527162" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn. Rampon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>