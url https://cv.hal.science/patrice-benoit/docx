--- v1 (2026-05-01)
+++ v2 (2026-05-28)
@@ -1433,247 +1433,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de stockage et d'épuration des sols de dispositifs enherbés vis-à-vis des produits phytosanitaires. Première partie : Dissipation des produits phytosanitaires à travers un dispositif enherbé ; mise en évidence des processus mis en jeu par simulation de ruissellement et infiltrométrie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failles quaternaires des environs de Longueville-sur-Aube et relations avec les pollutions de l'aquifère crayeux, intérêt de la géophysique de sub-surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 9 (4), pp.269-285</w:t>
+              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39, pp.21-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587139v1</w:t>
+                <w:t xml:space="preserve">hal-00250193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failles quaternaires des environs de Longueville-sur-Aube et relations avec les pollutions de l'aquifère crayeux, intérêt de la géophysique de sub-surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacités de stockage et d'épuration des sols de dispositifs enherbés vis-à-vis des produits phytosanitaires. Première partie : Dissipation des produits phytosanitaires à travers un dispositif enherbé ; mise en évidence des processus mis en jeu par simulation de ruissellement et infiltrométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 39, pp.21-35</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (4), pp.269-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250193v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of leucine metabolism to hyperinsulinemia in hypothyroid patients before and after thyroxine replacement</w:t>
               </w:r>
@@ -3268,243 +3268,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the damping effect of different shoeing by the measurement of hoof acceleration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des ferrures amortissantes par une methode de mesure accelerometrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIWAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">17. Journee de la Recherche Chevaline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1991, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776947v1</w:t>
+                <w:t xml:space="preserve">hal-02774786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des ferrures amortissantes par une methode de mesure accelerometrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the damping effect of different shoeing by the measurement of hoof acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journee de la Recherche Chevaline</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1991, Paris, France</w:t>
+              <w:t xml:space="preserve">FIWAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774786v1</w:t>
+                <w:t xml:space="preserve">hal-02776947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ferrures amortissantes : présentation d'une nouvelle plaque de maréchalerie (EQUISOFT (R)).</w:t>
               </w:r>
@@ -4571,51 +4571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouyrigat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goull&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87VRJW30-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Grisoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3130166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2008.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXW4LN74-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Kwak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wickens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonelig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.021444" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Rouillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-008-0051-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chicoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paliouras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamberi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2007.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejax" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartwright" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Hansen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2003.216.01.19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B37ACB000CE69ABC9D3DF7F05A73F6ECA32B1F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Regnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajmi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogomilov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cheviron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C&#233;zard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gyani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2008.4527162" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn. Rampon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouyrigat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goull&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87VRJW30-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Grisoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3130166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2008.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXW4LN74-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Kwak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wickens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonelig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.021444" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Rouillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-008-0051-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chicoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paliouras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamberi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2007.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejax" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartwright" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Hansen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2003.216.01.19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B37ACB000CE69ABC9D3DF7F05A73F6ECA32B1F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Regnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajmi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogomilov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cheviron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C&#233;zard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gyani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2008.4527162" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn. Rampon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>