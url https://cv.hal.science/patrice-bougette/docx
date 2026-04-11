--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -66,3967 +66,4062 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revisiting Behavioural Merger Remedies in Dynamic Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (1), pp.45-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05571210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Share the ride: The determinants of long-distance carpooling pricing strategies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Duberga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 204, pp.104764. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2025.104764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2025.104764⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05389040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de l’économie industrielle à l’application des règles de concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025/1 (189-190), pp.167-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Preferencing: An Economic Literature-Based Assessment Advocating a Case-by-Case Approach and Compliance Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPI Antitrust Chronicle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04982587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-ante versus Ex-post in competition law enforcement: Blurred boundaries and economic rationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oliver Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82, pp.106264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irle.2025.106264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irle.2025.106264⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05026352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie multiproduit et concurrence intermodale : les nouveaux défis de la grande vitesse ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 120, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05294657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Analysis of Intermodal Competition and Multiproduct Incumbent’s Strategies in the French Market: What Drive High-Speed Trains’ Prices and Frequencies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.25-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.07.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04653778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the light of dynamic competition: should we make merger remedies more flexible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oliver Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Competition Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (3), pp.1-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17441056.2024.2440228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17441056.2024.2440228⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04861316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution sur les rails : comment le low cost défie le TGV traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can be Expected from Mergers After Deregulation? The Case of the Long-Distance Bus Industry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (1), pp.63-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11151-022-09878-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11151-022-09878-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04015789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Models and Incentives: For an Effects-Based Approach of Self-Preferencing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Competition Law &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.136-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jeclap/lpac005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03608451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Preferencing and Competitive Damages: A Focus on Exploitative Abuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oliver Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antitrust Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.0003603X2210827. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0003603X221082757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0003603X221082757⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03620661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche économique des restrictions verticales: une défense du cas par cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3-2021, pp.article n°101642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03329495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Access to Which Assets for an Effective Liberalization of the Railway Sector?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Competition and Regulation in Network Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.87-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17835917211012326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17835917211012326⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03410710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des bus longue distance en France : ouverture, consolidation et perspectives intermodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 521, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02899657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and State Aid: An overview of EU and National Case law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Competitions Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitative Abuse and Abuse of Economic Dependence: What Can We Learn from an Industrial Organization Approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oliver Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, 129 (2), pp.261-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02157526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy and State Aids in the EU: The Good, the Bad, and the Ugly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Competitions Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03561144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rachat de Ouibus par BlaBlaCar, ou le grand bouleversement dans l’offre de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02129164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antidumping and Feed-In Tariffs as Good Buddies? Modeling the EU-China Solar Panel Dispute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (6), pp.171-188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5547/01956574.39.6.pbou⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5547/01956574.39.6.pbou⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01934117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I go by bus? The liberalization of the long-distance bus industry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56, pp.50-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2017.03.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01637672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile conciliation entre politique de concurrence et politique industrielle : le soutien aux énergies renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hors-série Vol. 67, pp.185-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Economics met Antitrust: The Second Chicago School and the Economization of Antitrust Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015_2, 16 (2), pp.313-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the Duration of European Appellate Court Proceedings in Cartel Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Smuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Hüschelrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Common Market Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (6), pp.1352-1369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jcms.12259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.407-416. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2015.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2015.07.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01183783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Consumer Information Curtails Market Power in the Funeral Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (3), pp.421-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10657-012-9350-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Horizontal Mergers Induce Entry? Evidence from the U.S. Airline Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Hüschelrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (1), pp.31-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13504851.2013.835473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels remèdes pour les abus de position dominante ? Une analyse économique des décisions de la Commission européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.30-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00727517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusivity in High-Tech Industries: Evidence from the French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Competition Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, volume 8 (n°1), pp.163-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le premier retrait d'autorisation de concentration pour non-respect des engagements en France : l'opération d'acquisition TPS et Canal Satellite par Vivendi Universal et Groupe Canal Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.111-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation d'engagements en matière de concentrations : une perspective d'économiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (Les Dossiers), pp.111-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : Le cas des marchés de haute technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3, pp.30-45</w:t>
+              <w:t xml:space="preserve">, 2010, 3-2010, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preventing Merger Unilateral Effects: A Nash–Cournot Approach to Asset Divestitures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (3), pp.162-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00477164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : le cas des marchés de haute technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00727517v1</w:t>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Christian Montet</w:t>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°3, pp. 65-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et limites de l'évaluation rétrospective d'une concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.159-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôles a priori et a posteriori des concentrations : comment augmenter l'efficacité des politiques de concurrence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121, pp.9-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market Structures, Political Surroundings, and Merger Remedies: An Empirical Investigation of the EC's Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (2), pp.125-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un développement d'études ex post en matière de concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 30, pp.111-125</w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.165-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...622 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Commission dresse un premier bilan des remèdes employés dans le contrôle des concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 12, pp.165-169</w:t>
+              <w:t xml:space="preserve">, 2006, 8, pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité économique des programmes de clémence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrence et consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 146, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie et droit de la concurrence : une enquête auprès de grandes entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Donnedieu de Vabres-Tranié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144, pp.2-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de négociation dans les affaires antitrust : engagements et transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrence et consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 146, pp.50-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476774v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation légale de la stratégie d'entreprise aux contraintes du droit de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144, pp.11-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00482177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doutes sur les remèdes non structurels dans le contrôle des concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 8, pp.9-14</w:t>
+              <w:t xml:space="preserve">, 2005, 2, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...461 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4036,936 +4131,936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SCP Paradigm Revisited: What Structuralism Really Contributed to U.S. Antitrust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Proper Scope of Antitrust: Behavioural Remedies Between Competition Law Enforcement and Regulatory Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05327874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition Law Enforcement in Dynamic Markets: Proposing a Flexible Trade-off between Fines and Behavioural Injunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Vannuccini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05188484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting Behavioral Merger Remedies in Turbulent Markets: A Framework for Dynamic Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Oliver Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex-ante versus Ex-post in Competition Law Enforcement: Blurred Boundaries and Economic Rationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Oliver Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04604840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport and Competition Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04763179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In The Light Of Dynamic Competition: Should We Make Merger Remedies More Flexible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oliver Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04230148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Drive HSR' Prices and Frequencies? An Analysis of Intermodal Competition and Multiproduct Incumbent's Strategies in the French Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03934485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information Exchange among Firms: The Coherence of Justice Brandeis' Regulated Competition Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03086314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antidumping and Feed-In Tariffs as Good Buddies? Modeling the EU-China Solar Panel Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Economics Met Antitrust: The Second Chicago School and the Economization of Antitrust Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...492 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01027432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4975,2686 +5070,2686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Share the Ride: The Determinants of Long-Distance Carpooling Pricing Strategies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Duberga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. TRASPOL Milan workshop on competition and regulation of long-distance land passenger transport in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paolo Beria (Politecnico di Milano), May 2025, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05063622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpooling Pricing Strategies in France: The Driver vs. the Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Duberga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Euro Working Group on Transportation Conference (EWGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04256683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mergers after Deregulation : What about Price Effects in the Long-Distance Bus Industry in France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46. Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergers after deregulation : what about price effects in the long-distance bus industry in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02124561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mergers after Deregulation: Price Effects in the Long-Distance Bus Industry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Congress of the European Economic Association (EEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02306020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidies and Countervailing Measures in the EU Biofuel Industry: A Welfare Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence annuelle de l'Association Française d'Économie du Droit (AFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02312658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidies and Countervailing Measures in the EU Biofuel Industry: A Welfare Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st annual conference of European Trade Study Group (ETSG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02306022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antidumping and Feed-In Tariffs as Good Buddies? Modeling the EU-China Solar Panel Dispute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche au CREM, CNRS et Université Rennes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des premières fusions entre opérateurs sur le marché du bus longue distance en France : évaluation empirique de l’impact sur les tarifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gains d’efficacité post–fusion : mythe ou réalité sur le marché du bus longue distance en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Retrospective Merger Analysis in the Long-Distance Bus Industry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Transportation Economics Association (ITEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01839981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Journées de micro-économie appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63th Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the European Association of Law and Economics (EALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress of Environmental and Resource Economics (WCERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Proper Scope of Economics: An Application to Antitrust Ruling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prague Conference on Political Economy,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacation's over? Looking back on the Pierre et Vacances/Maeva Transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFSE "Law and Economics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00613190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacation's over? Looking back on the Pierre et Vacances/Maeva Transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deregulating Down to Six-Feet-Under? An Econometric Analysis of a Local Funeral Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de microéconomie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deregulating Down to Six-Feet-Under? An Econometric Analysis of a Local Funeral Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Organization: Theory, Empirics, and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacation's over? Looking back on the Pierre et Vacances/Maeva Transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antitrust Assessment of Exclusive Agreements: The High Tech Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Annual Conference of the German Association of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Wiesbaden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asset Divestitures and Horizontal Mergers: An N-Firm Cournot Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asset Divestitures and Horizontal Mergers: An N-Firm Cournot Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Industrial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asset Divestitures and Horizontal Mergers: An N-Firm Cournot Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association of Southern European Economic Theorists (ASSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merger Remedies at the European Commission: A Multinomial Logit Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger Remedies at the European Commission: A Multinomial Logit Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Industrial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Preferencing Theories Need To Account for Exploitative Abuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04087197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abuse of Economic Dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292039v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">halshs-04087197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger Remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Marciano, Giovanni Ramello (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-4, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_322-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_322-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03447572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse économique des stratégies en matière de concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies d'instrumentalisation juridique et concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.145-159, 2013, 978-2-8044-4273-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00920141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7664,165 +7759,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du coût d'opportunité des fonds publics pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Khoudmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mahenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] LAMETA et Université Montpellier 1 - Etude pour le Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7969,51 +8064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duberga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434713v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Budzinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861316v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441056.2024.2440228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-022-09878-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeclap/lpac005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003603X221082757" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17835917211012326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.39.6.pbou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.03.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Smuda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#252;schelrath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.12259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-012-9350-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin M&#252;ller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.835473" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Donnedieu de Vabres-Trani&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476774v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02312658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_322-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Budzinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duberga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104764" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106264" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861316v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441056.2024.2440228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-022-09878-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeclap/lpac005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003603X221082757" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17835917211012326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.39.6.pbou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.03.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Smuda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#252;schelrath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.12259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-012-9350-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.835473" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Donnedieu de Vabres-Trani&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476774v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02312658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_322-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>