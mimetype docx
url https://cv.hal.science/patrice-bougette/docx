--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -66,4062 +66,4166 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Behavioural Merger Remedies in Dynamic Market</w:t>
+                <w:t xml:space="preserve">A (Green) Switch in Time Saves Nine: Assessing the Environmental Damage of the European Truck Cartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ilona Dielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 89 (3), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-026-01073-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05593836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting Behavioural Merger Remedies in Dynamic Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Competition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 49 (1), pp.45-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05571210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Share the ride: The determinants of long-distance carpooling pricing strategies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Duberga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 204, pp.104764. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2025.104764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05389040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Preferencing: An Economic Literature-Based Assessment Advocating a Case-by-Case Approach and Compliance Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2025.104764⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPI Antitrust Chronicle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04982587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de l’économie industrielle à l’application des règles de concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025/1 (189-190), pp.167-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the Light of Dynamic Competition: Should We Make Merger Remedies more Flexible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPI Antitrust Chronicle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Competition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (3), pp.505-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17441056.2024.2440228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861316v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-ante versus Ex-post in competition law enforcement: Blurred boundaries and economic rationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82, pp.106264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irle.2025.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie multiproduit et concurrence intermodale : les nouveaux défis de la grande vitesse ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 120, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05294657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Intermodal Competition and Multiproduct Incumbent’s Strategies in the French Market: What Drive High-Speed Trains’ Prices and Frequencies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.25-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04653778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution sur les rails : comment le low cost défie le TGV traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can be Expected from Mergers After Deregulation? The Case of the Long-Distance Bus Industry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (1), pp.63-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11151-022-09878-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Models and Incentives: For an Effects-Based Approach of Self-Preferencing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Competition Law &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.136-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jeclap/lpac005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03608451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Preferencing and Competitive Damages: A Focus on Exploitative Abuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antitrust Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.0003603X2210827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0003603X221082757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03620661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche économique des restrictions verticales: une défense du cas par cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3-2021, pp.article n°101642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03329495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which Access to Which Assets for an Effective Liberalization of the Railway Sector?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03329495v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Axel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Competition and Regulation in Network Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.87-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17835917211012326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03410710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des bus longue distance en France : ouverture, consolidation et perspectives intermodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 521, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02899657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and State Aid: An overview of EU and National Case law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Competitions Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitative Abuse and Abuse of Economic Dependence: What Can We Learn from an Industrial Organization Approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, 129 (2), pp.261-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02157526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and State Aids in the EU: The Good, the Bad, and the Ugly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Competitions Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03561144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rachat de Ouibus par BlaBlaCar, ou le grand bouleversement dans l’offre de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02129164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antidumping and Feed-In Tariffs as Good Buddies? Modeling the EU-China Solar Panel Dispute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (6), pp.171-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5547/01956574.39.6.pbou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I go by bus? The liberalization of the long-distance bus industry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56, pp.50-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tranpol.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01637672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile conciliation entre politique de concurrence et politique industrielle : le soutien aux énergies renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hors-série Vol. 67, pp.185-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Economics met Antitrust: The Second Chicago School and the Economization of Antitrust Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015_2, 16 (2), pp.313-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the Duration of European Appellate Court Proceedings in Cartel Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Smuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Hüschelrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Common Market Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (6), pp.1352-1369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcms.12259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcms.12259⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01163299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.407-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eneco.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Consumer Information Curtails Market Power in the Funeral Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (3), pp.421-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10657-012-9350-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Horizontal Mergers Induce Entry? Evidence from the U.S. Airline Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Hüschelrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (1), pp.31-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13504851.2013.835473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels remèdes pour les abus de position dominante ? Une analyse économique des décisions de la Commission européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.30-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00727517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusivity in High-Tech Industries: Evidence from the French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Competition Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, volume 8 (n°1), pp.163-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier retrait d'autorisation de concentration pour non-respect des engagements en France : l'opération d'acquisition TPS et Canal Satellite par Vivendi Universal et Groupe Canal Plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30, pp.111-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation d'engagements en matière de concentrations : une perspective d'économiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (Les Dossiers), pp.111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : Le cas des marchés de haute technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3-2010, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00511447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing Merger Unilateral Effects: A Nash–Cournot Approach to Asset Divestitures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (3), pp.162-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : le cas des marchés de haute technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°3, pp. 65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et limites de l'évaluation rétrospective d'une concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2), pp.159-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôles a priori et a posteriori des concentrations : comment augmenter l'efficacité des politiques de concurrence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Venayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 121, pp.9-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Structures, Political Surroundings, and Merger Remedies: An Empirical Investigation of the EC's Decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (2), pp.125-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un développement d'études ex post en matière de concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.165-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Commission dresse un premier bilan des remèdes employés dans le contrôle des concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité économique des programmes de clémence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Venayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrence et consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 146, pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie et droit de la concurrence : une enquête auprès de grandes entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Donnedieu de Vabres-Tranié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Venayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 144, pp.2-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de négociation dans les affaires antitrust : engagements et transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Venayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrence et consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 146, pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adaptation légale de la stratégie d'entreprise aux contraintes du droit de la concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Venayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 144, pp.11-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doutes sur les remèdes non structurels dans le contrôle des concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4131,936 +4235,936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SCP Paradigm Revisited: What Structuralism Really Contributed to U.S. Antitrust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Proper Scope of Antitrust: Behavioural Remedies Between Competition Law Enforcement and Regulatory Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05327874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition Law Enforcement in Dynamic Markets: Proposing a Flexible Trade-off between Fines and Behavioural Injunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Vannuccini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05188484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting Behavioral Merger Remedies in Turbulent Markets: A Framework for Dynamic Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex-ante versus Ex-post in Competition Law Enforcement: Blurred Boundaries and Economic Rationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04604840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport and Competition Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04763179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In The Light Of Dynamic Competition: Should We Make Merger Remedies More Flexible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04230148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Drive HSR' Prices and Frequencies? An Analysis of Intermodal Competition and Multiproduct Incumbent's Strategies in the French Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03934485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information Exchange among Firms: The Coherence of Justice Brandeis' Regulated Competition Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03086314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antidumping and Feed-In Tariffs as Good Buddies? Modeling the EU-China Solar Panel Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Economics Met Antitrust: The Second Chicago School and the Economization of Antitrust Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...831 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01027432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5070,2686 +5174,2686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Share the Ride: The Determinants of Long-Distance Carpooling Pricing Strategies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Duberga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. TRASPOL Milan workshop on competition and regulation of long-distance land passenger transport in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paolo Beria (Politecnico di Milano), May 2025, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05063622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpooling Pricing Strategies in France: The Driver vs. the Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Duberga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Euro Working Group on Transportation Conference (EWGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04256683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergers after Deregulation : What about Price Effects in the Long-Distance Bus Industry in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergers after deregulation : what about price effects in the long-distance bus industry in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02124561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergers after Deregulation: Price Effects in the Long-Distance Bus Industry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Congress of the European Economic Association (EEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02306020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidies and Countervailing Measures in the EU Biofuel Industry: A Welfare Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence annuelle de l'Association Française d'Économie du Droit (AFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02312658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidies and Countervailing Measures in the EU Biofuel Industry: A Welfare Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st annual conference of European Trade Study Group (ETSG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02306022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antidumping and Feed-In Tariffs as Good Buddies? Modeling the EU-China Solar Panel Dispute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche au CREM, CNRS et Université Rennes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des premières fusions entre opérateurs sur le marché du bus longue distance en France : évaluation empirique de l’impact sur les tarifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gains d’efficacité post–fusion : mythe ou réalité sur le marché du bus longue distance en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Retrospective Merger Analysis in the Long-Distance Bus Industry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Transportation Economics Association (ITEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01839981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Journées de micro-économie appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st Annual Conference of the European Association of Law and Economics (EALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63th Annual Meeting of the French Economic Association (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress of Environmental and Resource Economics (WCERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Proper Scope of Economics: An Application to Antitrust Ruling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prague Conference on Political Economy,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacation's over? Looking back on the Pierre et Vacances/Maeva Transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFSE "Law and Economics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00613190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacation's over? Looking back on the Pierre et Vacances/Maeva Transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deregulating Down to Six-Feet-Under? An Econometric Analysis of a Local Funeral Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de microéconomie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacation's over? Looking back on the Pierre et Vacances/Maeva Transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Antitrust Assessment of Exclusive Agreements: The High Tech Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Annual Conference of the German Association of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Wiesbaden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deregulating Down to Six-Feet-Under? An Econometric Analysis of a Local Funeral Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Organization: Theory, Empirics, and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asset Divestitures and Horizontal Mergers: An N-Firm Cournot Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">European Association for Industrial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asset Divestitures and Horizontal Mergers: An N-Firm Cournot Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asset Divestitures and Horizontal Mergers: An N-Firm Cournot Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association of Southern European Economic Theorists (ASSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merger Remedies at the European Commission: A Multinomial Logit Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merger Remedies at the European Commission: A Multinomial Logit Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Industrial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abuse of Economic Dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of Southern European Economic Theorists (ASSET)</w:t>
-[...185 lines deleted...]
-                <w:t xml:space="preserve">halshs-00466603v1</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Preferencing Theories Need To Account for Exploitative Abuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04087197v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04292039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merger Remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Marciano, Giovanni Ramello (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-4, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_322-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse économique des stratégies en matière de concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies d'instrumentalisation juridique et concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.145-159, 2013, 978-2-8044-4273-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00920141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7759,165 +7863,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du coût d'opportunité des fonds publics pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Khoudmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mahenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] LAMETA et Université Montpellier 1 - Etude pour le Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8064,51 +8168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Budzinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duberga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104764" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106264" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861316v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441056.2024.2440228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-022-09878-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeclap/lpac005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003603X221082757" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17835917211012326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.39.6.pbou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.03.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Smuda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#252;schelrath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.12259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-012-9350-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.835473" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Donnedieu de Vabres-Trani&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476774v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02312658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_322-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05593836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Dielen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-026-01073-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Budzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duberga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861316v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441056.2024.2440228" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-022-09878-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeclap/lpac005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003603X221082757" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17835917211012326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.39.6.pbou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.03.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Smuda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#252;schelrath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.12259" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.07.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-012-9350-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.835473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Donnedieu de Vabres-Trani&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476774v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230148v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02312658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613190v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_322-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>