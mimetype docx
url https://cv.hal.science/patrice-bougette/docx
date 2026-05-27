--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -3749,50 +3749,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stratégie et droit de la concurrence : une enquête auprès de grandes entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Donnedieu de Vabres-Tranié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144, pp.2-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'efficacité économique des programmes de clémence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3814,165 +3922,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrence et consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 146, pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476807v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00522635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de négociation dans les affaires antitrust : engagements et transaction</w:t>
               </w:r>
@@ -4393,203 +4393,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05327874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revisiting Behavioral Merger Remedies in Turbulent Markets: A Framework for Dynamic Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Competition Law Enforcement in Dynamic Markets: Proposing a Flexible Trade-off between Fines and Behavioural Injunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Vannuccini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Vannuccini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05188484v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-05087373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-ante versus Ex-post in Competition Law Enforcement: Blurred Boundaries and Economic Rationale</w:t>
               </w:r>
@@ -6228,73 +6228,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Conference of the European Association of Law and Economics (EALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">63th Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01069226v1</w:t>
+                <w:t xml:space="preserve">hal-01058301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
               </w:r>
@@ -6310,73 +6310,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63th Annual Meeting of the French Economic Association (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">31st Annual Conference of the European Association of Law and Economics (EALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058301v1</w:t>
+                <w:t xml:space="preserve">halshs-01069226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy, Subsidies, and the WTO: Where has the 'Green' Gone?</w:t>
               </w:r>
@@ -7386,98 +7386,218 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Industrial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Preferencing Theories Need To Account for Exploitative Abuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04087197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abuse of Economic Dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7506,177 +7626,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292039v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">halshs-04087197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8168,51 +8168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05593836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Dielen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-026-01073-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Budzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duberga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861316v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441056.2024.2440228" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-022-09878-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeclap/lpac005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003603X221082757" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17835917211012326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.39.6.pbou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.03.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Smuda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#252;schelrath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.12259" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.07.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-012-9350-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.835473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Donnedieu de Vabres-Trani&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476774v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230148v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02312658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613190v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_322-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05593836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Dielen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-026-01073-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Budzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duberga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861316v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441056.2024.2440228" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-022-09878-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeclap/lpac005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003603X221082757" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17835917211012326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.39.6.pbou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.03.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Smuda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#252;schelrath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.12259" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.07.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-012-9350-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.835473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Donnedieu de Vabres-Trani&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476774v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230148v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04256683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02312658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613190v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_322-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Khoudmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahenc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>