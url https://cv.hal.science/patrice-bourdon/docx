--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -99,913 +99,1004 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apport du concept de créolisation pour éclairer les mini-cycles d'apprentissage expansifs des étudiants à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayad Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (Numéro thématique 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sujet-participant au regard des micro-violences et des liminalités institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive, 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et usage du récit phénoménologique pour limiter les écueils d’une approche théorique et méthodologique eurocentrée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/carnets-oi.1205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les réseaux du cerveau à la vie sociale, 16ème université d'automne, 51, pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants personnes-ressources au Québec et en France : quels rôles dans une école inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96, pp.177-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.096.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire évoluer les pratiques hybrides étudiantes et enseignantes à Mayotte ? Une perspective critique de la théorie historico-culturelle de l’activité appliquée aux apprentissages mobiles basés sur le smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...160 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scolarité inclusive d’une élève non-voyante en classe de 4e de collège général : obstacles et facilitateurs en cours d’arts plastiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peyrouzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 96, pp.177-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.096.0177⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N° 91 (5), pp.213-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.091.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Scolarité inclusive d’une élève non-voyante en classe de 4e de collège général : obstacles et facilitateurs en cours d’arts plastiques ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération des professionnels dans le cadre de la scolarité inclusive d’une élève non-voyante en classe de 4e de collège général : quel pilotage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peyrouzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 91 (5), pp.213-230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.091.0213⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N° 89-90, vol. 2 (3), pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.090.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les personnes avec autisme via un agenda numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que dit la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1030,51 +1121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuités et ruptures dans le parcours en ULIS pro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1138,51 +1229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (3), pp.277-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1216,51 +1307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Career and Inclusive School between Breaks and Continuities in Children and Adolescents Suffering from a Disabling Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Romaneasca pentru Educatie Multidimensionala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1288,555 +1379,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Entre compensation et accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KOHOUT-DIAZ Magdalena. L’éducation inclusive. Un processus en cours / KOHOUT-DIAZ Magdalena (dir.). Tous à l’école ! Bonheurs, malentendus et paradoxes de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.8260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’imitation dans l’appropriation des outils numériques chez les enfants avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.181.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Althuizius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopez Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...238 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KOHOUT-DIAZ Magdalena. L’éducation inclusive. Un processus en cours / KOHOUT- DIAZ Magdalena (dir.). Tous à l’école ! Bonheurs, malentendus et paradoxes de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 203, pp.137-145. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.8260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe pluridisciplinaire en appui à la scolarisation inclusive : le cas du lycée des Bourdonnières à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toullec-Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1874,90 +1965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction avec une tablette tactile pour apprendre le brossage bucco-dentaire à des patients avec autisme : étude exploratoire d’un programme d’intervention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2008,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2112,64 +2203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du brossage dentaire chez des enfants présentant un trouble du spectre autistique : effets de l’utilisation de tablettes tactiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2210,1502 +2301,1502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle Toubert-Duffort</w:t>
+                <w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 79-80 (3), pp.7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert-Duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 79-80, pp.7-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 79-80 (3), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.079.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459230v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 79-80 (3), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 79-80, pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770110v1</w:t>
+                <w:t xml:space="preserve">hal-02459230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés. Évolutions, enjeux et perspectives. Conclusion du dossier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
+                <w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Scolariser les enfants et les adolescents malades ou accidentés, 3 (79-80), pp.215-225</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 79-80 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.079.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688520v1</w:t>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+                <w:t xml:space="preserve">hal-01770110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés. Évolutions, enjeux et perspectives. Conclusion du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Scolariser les enfants et les adolescents malades ou accidentés, 3 (79-80), pp.215-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t>
+                <w:t xml:space="preserve">hal-01688520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des effets du dispositif de scolarisation inclusive au lycée polyvalent Les Bourdonnières à Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.074.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l’enfant avec autisme et le temps du professionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Enseignement et formation en régime numérique : nouveaux rythmes, nouvelles temporalités ?, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.1624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Marie Toullec-Thery</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIFAIFAI : Conception de Nouveaux Espaces d’Interactions pour Apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et rôle des acteurs de l'école, des parents et du SAPAD pour accompagner les élèves en déscolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 74 (2), pp.181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nras.074.0181⟩</w:t>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.062.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...124 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et rôle des acteurs de l'école, des parents et du Sapad pour accompagner les élèves en déscolarisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">, 2013, 62 (2), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nras.062.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les professionnels peuvent-ils accompagner les parents des élèves en déscolarisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants en situation de handicap, comment se construisent-ils avec et dans l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MTP. Médecine thérapeutique / Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (4), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/mtp.2007.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scolarisation des élèves handicapés : intégration et savoir, N°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (2), pp.121. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 40 (4), pp.177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rester un élève... à l’hôpital ou à la maison: Enjeux, dispositifs et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Negui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40 (4), pp.177</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 40, pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.040.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Romano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Roy</w:t>
+                <w:t xml:space="preserve">hal-02285969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle école pour les élèves en situation de handicap ?, N° 428</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malade ou accidenté : l'école peut continuer , pourquoi et comment ?, N° 428</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scolarisation des élèves en situations de handicaps moteurs : rapport au savoir et mobiles d’apprendre, N° 29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40, pp.177-192. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarisation et pratiques langagières avec des élèves de Clis 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3743,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élèves handicapés à l’école : de l’intégration scolaire à la scolarisation, N° 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'AIS : adaptation et intégration scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3844,64 +3935,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation versus liminalité : des concepts pour redéfinir l'inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche SEFEVI "Société, Éducation, Formation et École à Visée Inclusive"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Éducation de Nantes (CREN), France, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,64 +4017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4002,1761 +4093,1761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude des dispositifs d'accueil et d'accompagnement des étudiant.e.s en situation de handicap en France et en Angleterre et de leurs effets sur les parcours étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micha Mettouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.484-491, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de transformations des pratiques hybrides dans l’enseignement universitaire à Mayotte adaptées aux usages de la téléphonie mobile par les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bourdon</w:t>
-[...149 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marin Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en éducation CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du distanciel par les étudiants du Centre Universitaire de Mayotte et m-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation des artefacts numériques de réalité virtuelle chez des jeunes adultes autistes pour étayer l'activité d'accès à un habitat inclusif partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation SIEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF), Sep 2022, Lausanne ( CH), Suisse. pp.392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place du distanciel et de l'hybridation dans des contextes de grandes pauvretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La formation universitaire à l’ère du numérique : de l’enseignement classique à l’enseignement hybride. État des lieux, exigences,évolutions et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Normale Supérieure Assia Djebar Constantine, May 2022, Constantine, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage du numérique en éducation chez les enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Sommet du numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques tactiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaire et école inclusive : entre rupture et continuité pour les enfants et adolescents atteints d’une maladie invalidante, Congrès mondial de l'AMSE, 4 au 8 juin, Suceava, Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de l'AMSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Suceava, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la personne ressource dans les usages du numérique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÇATED : quels sont les effets de l'usage d'un agenda numérique sur tablette en IME et en Ulis école pour des enfants avec autisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée ORNA « Autisme et outils numériques », organisé par l'INSHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">çATED : l’usage d’une application numérique sur tablette auprès d’enfants avec autisme en IME/SESSAD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercredis de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'effet de l'usage d'une application numérique sur tablette tactile en IME et en ULIS école auprès d'enfants avec autisme ou TED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes, organisé par OpeenReForm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage de tablettes tactiles en IME et en Ulis école TED pour enfants avec autisme et effets sur les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque OPHRIS, organisé par l'INSHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'usage de tablettes tactiles en structures ou école spécialisées pour enfants avec autisme et effets sur les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque international en éducation, organisé par le CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tice et autisme : interactions en situation d’apprentissage », Colloque Tice et Education, Montréal, 1-2 mai 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE et Education 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5766,166 +5857,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autisme et usages du numérique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants malades ou accidentés : Quand l'école va au domicile, Paris : Dunod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5935,715 +6026,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05384151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec des outils numériques, l’élève à BEP va progresser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordonné par Marie Toullec-Théry et Florence Lacroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mythes et Réalités, pp.119-132, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autisme et Numérique (pp.115-131)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(70) Introduction Dans : Bourdon, P. (dir.), Autisme et usages du numérique en éducation (p.115-131). INSHEA-Edition du champ social .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autisme et usage du numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion Dans : Bourdon, P. (dir.), Autisme et usages du numérique en éducation (p.365-369). INSHEA-Edition du champ social .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autisme et usages du numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parcours scolaire et scolarisation inclusive chez les élèves avec un trouble moteur », In Jacques, Marie Hélène. Transitions en contexte scolaire, Rennes : PUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-7535-4310-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens et valeurs de l'éducation : les enjeux de l'apprendre pour les enfants malades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conversations de Salerne, Carine Delanoé-Vieux (Dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au travail des élèves, enrôlement et différenciation dans l'activité cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques enseignantes en mathématiques : expérience, savoirs et normes, Hersant, M &amp; Morin, C (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolariser les enfants malades ou accidentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aide mémoire de la santé à l'école, Romano, H. (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6653,325 +6744,325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender des usages numériques en contexte inclusif : une approche par l’observation (GTnum #EvalNumInclus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05537967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction des outils numériques en contexte de classe : Entre compensation et nouvelles dynamiques pédagogiques (GTnum #EvalNumInclus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05540246v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet çATED perte d’autonomie : L’agenda çATED, un outil pour l’autonomie ? Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CREN Université de Nantes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6981,105 +7072,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education inclusive et Participation des acteurs. Activité et Subjectivation : Le sujet-participant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Lorraine, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03468338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7226,51 +7317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peyrouz&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.091.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18662/rrem/87" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8260" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01688520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1624" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.040.0177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mtp.2007.0116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Mettouchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lemonnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03468338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peyrouz&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.091.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18662/rrem/87" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8260" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01688520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mtp.2007.0116" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.040.0177" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Mettouchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540246v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lemonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03468338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>