--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -509,343 +509,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire évoluer les pratiques hybrides étudiantes et enseignantes à Mayotte ? Une perspective critique de la théorie historico-culturelle de l’activité appliquée aux apprentissages mobiles basés sur le smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enseignants personnes-ressources au Québec et en France : quels rôles dans une école inclusive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 96, pp.177-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nresi.096.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192980v1</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">hal-04268424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarité inclusive d’une élève non-voyante en classe de 4e de collège général : obstacles et facilitateurs en cours d’arts plastiques ?</w:t>
               </w:r>
@@ -1013,64 +1013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les personnes avec autisme via un agenda numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,578 +1301,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Entre compensation et accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KOHOUT-DIAZ Magdalena. L’éducation inclusive. Un processus en cours / KOHOUT-DIAZ Magdalena (dir.). Tous à l’école ! Bonheurs, malentendus et paradoxes de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.8260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’imitation dans l’appropriation des outils numériques chez les enfants avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.181.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Althuizius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lopez Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">School Career and Inclusive School between Breaks and Continuities in Children and Adolescents Suffering from a Disabling Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Romaneasca pentru Educatie Multidimensionala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.265-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18662/rrem/87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">KOHOUT-DIAZ Magdalena. L’éducation inclusive. Un processus en cours / KOHOUT-DIAZ Magdalena (dir.). Tous à l’école ! Bonheurs, malentendus et paradoxes de l’éducation inclusive</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KOHOUT-DIAZ Magdalena. L’éducation inclusive. Un processus en cours / KOHOUT- DIAZ Magdalena (dir.). Tous à l’école ! Bonheurs, malentendus et paradoxes de l’éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 203, pp.137-145. </w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...229 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.8260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465332v1</w:t>
@@ -1991,64 +1991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2301,131 +2301,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 79-80, pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895994v1</w:t>
+                <w:t xml:space="preserve">hal-02459230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés</w:t>
               </w:r>
@@ -2496,282 +2474,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés. Présentation du dossier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
+                <w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 79-80, pp.7-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 79-80 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.079.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459230v1</w:t>
+                <w:t xml:space="preserve">hal-01770110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés. Évolutions, enjeux et perspectives. Conclusion du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 79-80 (3), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Scolariser les enfants et les adolescents malades ou accidentés, 3 (79-80), pp.215-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Scolariser les enfants et les adolescents malades ou accidentés, 3 (79-80), pp.215-225</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688520v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets du dispositif de scolarisation inclusive au lycée polyvalent Les Bourdonnières à Nantes</w:t>
               </w:r>
@@ -2848,64 +2848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l’enfant avec autisme et le temps du professionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3275,498 +3275,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La scolarisation des élèves handicapés : intégration et savoir, N°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (4), pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rester un élève... à l’hôpital ou à la maison: Enjeux, dispositifs et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Negui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.040.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enfants en situation de handicap, comment se construisent-ils avec et dans l'école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTP. Médecine thérapeutique / Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (4), pp.253-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/mtp.2007.0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La scolarisation des élèves handicapés : intégration et savoir, N°</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle école pour les élèves en situation de handicap ?, N° 428</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scolarisation des élèves en situations de handicaps moteurs : rapport au savoir et mobiles d’apprendre, N° 29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40 (4), pp.177</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...146 lines deleted...]
-                <w:t xml:space="preserve">Quelle école pour les élèves en situation de handicap ?, N° 428</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malade ou accidenté : l'école peut continuer , pourquoi et comment ?, N° 428</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003701v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02003726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarisation et pratiques langagières avec des élèves de Clis 4</w:t>
               </w:r>
@@ -4011,515 +4011,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des dispositifs d'accueil et d'accompagnement des étudiant.e.s en situation de handicap en France et en Angleterre et de leurs effets sur les parcours étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micha Mettouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.484-491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t>
+              <w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...116 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610139v1</w:t>
+                <w:t xml:space="preserve">hal-04610143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de transformations des pratiques hybrides dans l’enseignement universitaire à Mayotte adaptées aux usages de la téléphonie mobile par les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4570,51 +4570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du distanciel par les étudiants du Centre Universitaire de Mayotte et m-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place du distanciel et de l'hybridation dans des contextes de grandes pauvretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,329 +4823,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage du numérique en éducation chez les enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Sommet du numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques tactiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5252,51 +5252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la personne ressource dans les usages du numérique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5347,51 +5347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÇATED : quels sont les effets de l'usage d'un agenda numérique sur tablette en IME et en Ulis école pour des enfants avec autisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée ORNA « Autisme et outils numériques », organisé par l'INSHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5410,411 +5410,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usage de tablettes tactiles en IME et en Ulis école TED pour enfants avec autisme et effets sur les apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque OPHRIS, organisé par l'INSHEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Suresnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l'usage de tablettes tactiles en structures ou école spécialisées pour enfants avec autisme et effets sur les apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque international en éducation, organisé par le CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">çATED : l’usage d’une application numérique sur tablette auprès d’enfants avec autisme en IME/SESSAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mercredis de la diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'effet de l'usage d'une application numérique sur tablette tactile en IME et en ULIS école auprès d'enfants avec autisme ou TED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes, organisé par OpeenReForm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tice et autisme : interactions en situation d’apprentissage », Colloque Tice et Education, Montréal, 1-2 mai 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE et Education 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5946,51 +5946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants malades ou accidentés : Quand l'école va au domicile, Paris : Dunod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6144,51 +6144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec des outils numériques, l’élève à BEP va progresser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,247 +6224,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(70) Introduction Dans : Bourdon, P. (dir.), Autisme et usages du numérique en éducation (p.115-131). INSHEA-Edition du champ social .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autisme et usage du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion Dans : Bourdon, P. (dir.), Autisme et usages du numérique en éducation (p.365-369). INSHEA-Edition du champ social .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autisme et usages du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autisme et Numérique (pp.115-131)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585152v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03603031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parcours scolaire et scolarisation inclusive chez les élèves avec un trouble moteur », In Jacques, Marie Hélène. Transitions en contexte scolaire, Rennes : PUR</w:t>
               </w:r>
@@ -6797,51 +6797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6979,51 +6979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet çATED perte d’autonomie : L’agenda çATED, un outil pour l’autonomie ? Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7317,51 +7317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peyrouz&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.091.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18662/rrem/87" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8260" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01688520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mtp.2007.0116" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.040.0177" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Mettouchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540246v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lemonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03468338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peyrouz&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.091.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18662/rrem/87" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01688520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.040.0177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mtp.2007.0116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Mettouchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540246v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lemonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03468338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>