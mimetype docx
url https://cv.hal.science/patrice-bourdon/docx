--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -1877,233 +1877,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interaction avec une tablette tactile pour apprendre le brossage bucco-dentaire à des patients avec autisme : étude exploratoire d’un programme d’intervention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Equipe pluridisciplinaire en appui à la scolarisation inclusive : le cas du lycée des Bourdonnières à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toullec-Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage du brossage dentaire chez des enfants présentant un trouble du spectre autistique : effets de l’utilisation de tablettes tactiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.183.0297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training children with autism spectrum disorder to undergo oral assessment using a digital iPad® application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2135,366 +2252,249 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40368-018-0398-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés. Présentation du dossier</w:t>
+                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
+                <w:t xml:space="preserve">Danièle Toubert-Duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 79-80, pp.7-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 79-80 (3), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.079.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459230v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03603009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Danièle Toubert-Duffort</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 79-80 (3), pp.7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 79-80, pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603009v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolariser les enfants et adolescents malades ou accidentés. Évolutions, enjeux et perspectives. Conclusion du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Scolariser les enfants et les adolescents malades ou accidentés, 3 (79-80), pp.215-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2770,51 +2770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets du dispositif de scolarisation inclusive au lycée polyvalent Les Bourdonnières à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toullec-Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74 (2), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3275,213 +3275,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarisation des élèves handicapés : intégration et savoir, N°</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+                <w:t xml:space="preserve">Rester un élève... à l’hôpital ou à la maison: Enjeux, dispositifs et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Negui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40 (4), pp.177</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 40, pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.040.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003741v1</w:t>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Joël Roy</w:t>
+                <w:t xml:space="preserve">hal-02285969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scolarisation des élèves handicapés : intégration et savoir, N°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40, pp.177-192. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 40 (4), pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.040.0177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02285969v1</w:t>
+                <w:t xml:space="preserve">hal-02003741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants en situation de handicap, comment se construisent-ils avec et dans l'école ?</w:t>
               </w:r>
@@ -4210,50 +4210,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4262,73 +4344,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4344,139 +4426,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610139v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04610143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de transformations des pratiques hybrides dans l’enseignement universitaire à Mayotte adaptées aux usages de la téléphonie mobile par les étudiants</w:t>
               </w:r>
@@ -4918,50 +4918,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usage du numérique en éducation chez les enfants avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Sommet du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4983,139 +5065,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936958v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03215696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques tactiles</w:t>
               </w:r>
@@ -5946,51 +5946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants malades ou accidentés : Quand l'école va au domicile, Paris : Dunod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7317,51 +7317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peyrouz&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.091.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18662/rrem/87" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01688520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.040.0177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mtp.2007.0116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Mettouchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540246v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lemonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03468338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peyrouz&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.091.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18662/rrem/87" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01688520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Negui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.040.0177" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mtp.2007.0116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Mettouchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540246v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lemonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03468338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>