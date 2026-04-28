--- v0 (2026-03-16)
+++ v1 (2026-04-28)
@@ -2169,1144 +2169,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La régularisation des paradigmes verbaux en franco-terre-neuvien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 127, pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports étymologiques à l’Atlas linguistique d’Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1-2, pp.83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dictionnaire étymologique des créoles de l’océan Indien d’A. Bollée : quelques hypothèses pour des mots d’origine inconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1-2, pp.209-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’atlas linguistique normand : aspects et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Baiwir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35, pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 127, pp.85-102</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revues en dialecte normand de Jersey dans la seconde moitié du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (2), pp.113-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apports étymologiques à l’Atlas linguistique d’Haïti</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stéréotypes d’une population étudiante concernant le Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue roumaine d’études francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (Identité et multiculturalisme), pp.153-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La palatalisation de gl en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialectologia et Geolinguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.97-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations linguistiques des francophones de la péninsule de Port-au-Port à Terre-Neuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Francophonies d'Amérique, 9, pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oiseaux sauvages dans l'Atlas linguistique de l'Est du Canada (ALEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences linguistiques en français d’élèves de quatrième dans un collège de Libreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18, pp.97-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Lionel Meney, Dictionnaire franco-québécois [Montréal/Toronto, Guérin, 1999],</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 51, pp.201-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les néologismes de sens en franco-terre-neuvien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47, pp.247-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La survie du dialecte normand et du français dans les Îles anglo-normandes : remarques sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15, pp.133-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Maurice Barbotin, Dictionnaire du créole de Marie-Galante [Hamburg, Helmut Buske, Kreolische Bibliothek 13, 1995]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1-2, pp.83-96</w:t>
+              <w:t xml:space="preserve">, 1997, 20 (1), pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Dictionnaire étymologique des créoles de l’océan Indien d’A. Bollée : quelques hypothèses pour des mots d’origine inconnue</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques mots connus en Normandie et leurs rapports avec le français du Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialangue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7, pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes dialectologiques sur le lexique de Saint-Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1-2, pp.209-223</w:t>
+              <w:t xml:space="preserve">, 1996, XIX (2), pp.47-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...758 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778537v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04778562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects de la situation linguistique dans la communauté franco-terre-neuvienne</w:t>
               </w:r>
@@ -5373,2544 +5373,2544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêteur et enquêtés : l'enquête dialectologique en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Horiot, E. Schafroth et M.-R. Simoni-Aurembou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Lothar Wolf - Je parle donc je suis… de quelque part</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études linguistique de Lyon 3, pp. 67-77, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place des &amp;quot;régionalismes&amp;quot; du français du Canada dans le Trésor de la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerardo Acerenza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaires français et littératures québécoise et canadienne-française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David, Ottawa, pp.167-193, 2005, 2-89597-050-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études linguistique de Lyon 3, pp. 67-77, 2005</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indexation de l’Atlas linguistique et ethnographique normand pour un trésor des parlers dialectaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johannes Kabatek, Claus D. Pusch et Wolfgang Raible. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistische Korpuslinguistik II Korpora und diachrone Sprachwissenschaft / Romance Corpus Linguistics II Corpora and Diachronic Linguistics [Freiburg-in-Breisgau, 11-13 septembre 2003]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, pp.163-175, 2005, 978-3-8233-6148-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français acadien au Canada et en Louisiane : affinités et divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Neumann-Holzschuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Wiesmath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albert Valdman, Julie Auger, Deborah Piston-Hatlen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français en Amérique du Nord : état présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université Laval, pp.479-503, 2005, 2-7637-8242-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Neumann-Holzschuh</w:t>
+                <w:t xml:space="preserve">hal-04786460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’informatisation du Dictionnaire topographique du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Horiot et Corina Veleanu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’onomastique au carrefour des sciences humaines, Actes du 21e Colloque de la Société française d’Onomastique [Lyon, 10-13 octobre 2001]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean-Moulin-Lyon 3, C.E.L., pp.59-65, 2004, 2-908794-13-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation géolinguistique : la diffusion du lexique dans l’ALN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Mercier et Hélène Cajolet-Laganière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français du Canada, français de France, Actes du 6e Colloque international [Orford, Québec, 26-29 sept. 2000]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.35-50, 2004, 3-484-56018-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distribution lexicale dans l’espace dialectal normand : l’exemple des récipients à usage domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Bougy, Stéphane Laîné et Pierre Boissel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’ouest d’oïl, des mots et des choses, Actes du 7e colloque de dialectologie et de littérature du domaine d’oïl occidental [Caen, 18-20 mars 1999]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.83-99, 2003, 2-84133-158-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités lexicales du franco-terre-neuvien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Magord. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Franco-Terre-Neuviens de la péninsule de Port-au-Port</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Moncton, pp.53-82, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradigmes verbaux en franco-terre-neuvien : quelques cas singuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brasseur et Georges-Daniel Véronique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes créoles et francophones. Mélanges offerts à Robert Chaudenson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.163-171, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dictionnaire des régionalismes du français de Terre-Neuve : méthodes d’enquêtes et exploitation du corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claus D. Pusch et Wofgang Raible. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistische Korpuslinguistik - Korpora und gesprochene Sprache / Romance Corpus Linguistics - Corpora and Spoken Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ScriptOralia (126), Narr, pp.81-92, 2002, 9783823354369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’essor des études canadiennes en France, en linguistique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Lacroix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État des lieux de la recherche sur le Canada en France (1976-2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEC, Bordeaux, pp.211-222, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine lexical des Îles anglo-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Foyard et Philippe Monneret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de dialectologie, toponymie, onomastique offerts à Gérard Taverdet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dijon, Université de Bourgogne, ABELL, pp.61-76, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre du corpus dans le traitement des données lexicographiques : l’exemple du franco-terre-neuvien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Bavoux, Régine Dupuis et Jean-Michel Kasbarian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français dans sa variation, en hommage à Daniel Baggioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.201-226, 2000, 978-2-7384-9232-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anglicismes formels en franco-terre-neuvien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Rose Simoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français du Canada-français de France, Actes du 4e colloque international de Bellême [5-7 juin 1997]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.227-240, 2000, 3-484-56013-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues et l’école dans la communauté franco-terre-neuvienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Dumont et Christine Santodomingo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coexistence des langues dans l’espace francophone, approche macrosociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPELF / Ellipses, pp.47-60, 2000, 9782920021907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête dialectologique. Les atlas linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis-Jean Calvet, Pierre Dumont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enquête sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.25-59, 1999, 2-7384-7668-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ellipse du pronom personnel aux formes verbales non marquées dans les parlers acadiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brasseur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français d'Amérique : variation, créolisation, normalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études canadiennes, pp.75-91, 1998, 978-2951196308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brasseur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français d’Amérique : variation, créolisation, normalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAV; Avignon, pp.7-15, 1998, 2-9511963-0-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créoles à base lexicale française et français marginaux d’Amérique du Nord : quelques points de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Hazaël-Massieux, Didier de Robillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts de langues, contacts de cultures, créolisation, Mélanges offerts à Robert Chaudenson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.141-166, 1997, 2-7384-5387-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements vocaliques initiaux dans le français de Terre-Neuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Lavoie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français du Canada-français de France, Actes du 4e colloque international de Chicoutimi [21-24 septembre 1994]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.295-305, 1996, 3-444-56012-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pronoms personnels dans l’Atlas linguistique normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Rose Simoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialectologie et littérature du domaine d’oïl occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABDO, pp.323-351, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parlers normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Gauthier, Thomas Lavoie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français de France et français du Canada. Les parlers de l’Ouest de la France, du Québec et de l’Acadie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 3, CEL, pp.105-144, 1995, 978-2-908794-07-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La morphologie de l’article dans les parlers normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Bougy, Pierre Boissel, Bernard Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges René Lepelley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Normandie, pp.51-64, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atlas linguistique des côtes francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'université Laval, pp.479-503, 2005, 2-7637-8242-6</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans-Josef Niederehe et Lothar Wolf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français du Canada, français de France, Actes du 3e colloque international d’Augsbourg [13-17 mai 1991]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.57-71, 1993, 3-484-56007-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Narr, pp.163-175, 2005, 978-3-8233-6148-0</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bizeul : les premières recherches sur les parlers de Haute-Bretagne au milieu du 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Bouvier et Claude Martel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Français et leurs langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université de Provence, pp.303-317, 1991, 9782853992374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean-Moulin-Lyon 3, C.E.L., pp.59-65, 2004, 2-908794-13-6</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synonymie et usage dans le français de Saint-Pierre-et-Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dieter Kremer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 18e Congrès international de linguistique et philologie romanes, t.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.452-459, 1991, 3-484-50220-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Niemeyer, pp.35-50, 2004, 3-484-56018-5</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atlas linguistique des côtes de l’Atlantique : l’exemple du casier à crustacés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Horiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français du Canada, français de France, Actes du 2e colloque international de Cognac [27-30 septembre 1988]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.47-56, 1991, 3-484-56006-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.83-99, 2003, 2-84133-158-X</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques noms de la baudroie sur les côtes de l’Atlantique et de la Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces romans, Études de dialectologie et de géolinguistique offertes à Gaston Tuaillon, t.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble III, ELLUG, pp.7-16, 1989, 2-902709-59-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université de Moncton, pp.53-82, 2002</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auteur et le manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brasseur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire patois du canton de Blain de Louis Bizeul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université de Nantes, pp.1-25, 1988, 2-86939-030-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.163-171, 2002</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un atlas linguistique des côtes de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans-Josef Niederehe et Lothar Wolf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français du Canada, français de France, Actes du colloque de Trèves [26-28 septembre 1985]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.335-347, 1987, 3-484-56001-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ScriptOralia (126), Narr, pp.81-92, 2002, 9783823354369</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms des maisons de l'île de Sercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Taverdet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronymes, Mélanges de toponymie et dialectologie en hommage à Pierrette Dubuisson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABDO, pp.15-27, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, AFEC, Bordeaux, pp.211-222, 2001</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects de la toponymie des îles Saint-Pierre et Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission de toponymie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">450 ans de noms de lieux français en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les publications du Québec, pp.541-549, 1986, 2-551-08754-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dijon, Université de Bourgogne, ABELL, pp.61-76, 2001</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects de la toponymie des Iles St-Pierre-et-Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission de toponymie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">450 ans de noms de lieux en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Publications du Québec, pp.541-549, 1986, 2-551-08754-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.201-226, 2000, 978-2-7384-9232-6</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces des parlers normands dans le créole d’Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Bouvier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation linguistique dans l’espace : dialectologie et onomastique, Actes du 17e Congrès international de linguistique et philologie romanes, t.6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lafitte, pp.233-245, 1986, 9782853991308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...1468 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784231v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04784253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières dialectales de la Normandie</w:t>
               </w:r>
@@ -9361,51 +9361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Boll&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chaudenson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daniel V&#233;ronique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02005007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Falkert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boll&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P&#233;ronnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Mary Babitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladislaw Cichocki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Baiwir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.8833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neumann-Holzschuh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Wiesmath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786450v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784253v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Boll&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chaudenson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daniel V&#233;ronique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02005007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Falkert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boll&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P&#233;ronnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Mary Babitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladislaw Cichocki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Baiwir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.8833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neumann-Holzschuh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Wiesmath" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>