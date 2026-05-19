--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1237,50 +1237,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le parler nantais de Julien et Valentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. 1993, ISBN 2-86939-065-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire étymologique des créoles français de l’Océan Indien, (mots d’origine française A-D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1308,119 +1370,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annegret Bollée. Helmut Buske Verlag, 1993, Kreolische bibliothek 12/1 A-D, 3-87548-059-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777729v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04772407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des régionalismes de Saint-Pierre-et-Miquelon</w:t>
               </w:r>
@@ -2238,247 +2238,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’atlas linguistique normand : aspects et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Baiwir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35, pp.61-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apports étymologiques à l’Atlas linguistique d’Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1-2, pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dictionnaire étymologique des créoles de l’océan Indien d’A. Bollée : quelques hypothèses pour des mots d’origine inconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1-2, pp.209-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784139v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04784146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues en dialecte normand de Jersey dans la seconde moitié du 20e siècle</w:t>
               </w:r>
@@ -5910,1427 +5910,1427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les paradigmes verbaux en franco-terre-neuvien : quelques cas singuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brasseur et Georges-Daniel Véronique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes créoles et francophones. Mélanges offerts à Robert Chaudenson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.163-171, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dictionnaire des régionalismes du français de Terre-Neuve : méthodes d’enquêtes et exploitation du corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claus D. Pusch et Wofgang Raible. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistische Korpuslinguistik - Korpora und gesprochene Sprache / Romance Corpus Linguistics - Corpora and Spoken Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ScriptOralia (126), Narr, pp.81-92, 2002, 9783823354369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les spécificités lexicales du franco-terre-neuvien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Magord. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Franco-Terre-Neuviens de la péninsule de Port-au-Port</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Moncton, pp.53-82, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.163-171, 2002</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’essor des études canadiennes en France, en linguistique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Lacroix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État des lieux de la recherche sur le Canada en France (1976-2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEC, Bordeaux, pp.211-222, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ScriptOralia (126), Narr, pp.81-92, 2002, 9783823354369</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine lexical des Îles anglo-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Foyard et Philippe Monneret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de dialectologie, toponymie, onomastique offerts à Gérard Taverdet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dijon, Université de Bourgogne, ABELL, pp.61-76, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, AFEC, Bordeaux, pp.211-222, 2001</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anglicismes formels en franco-terre-neuvien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Rose Simoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français du Canada-français de France, Actes du 4e colloque international de Bellême [5-7 juin 1997]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.227-240, 2000, 3-484-56013-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dijon, Université de Bourgogne, ABELL, pp.61-76, 2001</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues et l’école dans la communauté franco-terre-neuvienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Dumont et Christine Santodomingo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coexistence des langues dans l’espace francophone, approche macrosociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPELF / Ellipses, pp.47-60, 2000, 9782920021907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre du corpus dans le traitement des données lexicographiques : l’exemple du franco-terre-neuvien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudine Bavoux, Régine Dupuis et Jean-Michel Kasbarian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français dans sa variation, en hommage à Daniel Baggioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.201-226, 2000, 978-2-7384-9232-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les anglicismes formels en franco-terre-neuvien</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête dialectologique. Les atlas linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis-Jean Calvet, Pierre Dumont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enquête sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.25-59, 1999, 2-7384-7668-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ellipse du pronom personnel aux formes verbales non marquées dans les parlers acadiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brasseur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français d'Amérique : variation, créolisation, normalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études canadiennes, pp.75-91, 1998, 978-2951196308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brasseur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français d’Amérique : variation, créolisation, normalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAV; Avignon, pp.7-15, 1998, 2-9511963-0-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créoles à base lexicale française et français marginaux d’Amérique du Nord : quelques points de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Hazaël-Massieux, Didier de Robillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts de langues, contacts de cultures, créolisation, Mélanges offerts à Robert Chaudenson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.141-166, 1997, 2-7384-5387-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements vocaliques initiaux dans le français de Terre-Neuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Lavoie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français du Canada-français de France, Actes du 4e colloque international de Chicoutimi [21-24 septembre 1994]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.295-305, 1996, 3-444-56012-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pronoms personnels dans l’Atlas linguistique normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Rose Simoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Français du Canada-français de France, Actes du 4e colloque international de Bellême [5-7 juin 1997]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Niemeyer, pp.227-240, 2000, 3-484-56013-4</w:t>
+              <w:t xml:space="preserve">Dialectologie et littérature du domaine d’oïl occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABDO, pp.323-351, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, AUPELF / Ellipses, pp.47-60, 2000, 9782920021907</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parlers normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Gauthier, Thomas Lavoie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français de France et français du Canada. Les parlers de l’Ouest de la France, du Québec et de l’Acadie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 3, CEL, pp.105-144, 1995, 978-2-908794-07-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.25-59, 1999, 2-7384-7668-6</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La morphologie de l’article dans les parlers normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Bougy, Pierre Boissel, Bernard Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges René Lepelley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Normandie, pp.51-64, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études canadiennes, pp.75-91, 1998, 978-2951196308</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atlas linguistique des côtes francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans-Josef Niederehe et Lothar Wolf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français du Canada, français de France, Actes du 3e colloque international d’Augsbourg [13-17 mai 1991]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.57-71, 1993, 3-484-56007-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CECAV; Avignon, pp.7-15, 1998, 2-9511963-0-X</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synonymie et usage dans le français de Saint-Pierre-et-Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dieter Kremer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 18e Congrès international de linguistique et philologie romanes, t.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer, pp.452-459, 1991, 3-484-50220-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.141-166, 1997, 2-7384-5387-2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bizeul : les premières recherches sur les parlers de Haute-Bretagne au milieu du 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Bouvier et Claude Martel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Français et leurs langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université de Provence, pp.303-317, 1991, 9782853992374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...450 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785949v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04784263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atlas linguistique des côtes de l’Atlantique : l’exemple du casier à crustacés</w:t>
               </w:r>
@@ -8945,165 +8945,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actes du 26e colloque international de l’AFEC ‘Politique et stratégies linguistiques au Canada : bilan et perspectives’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, 247 p., 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45 (Actes du 26e colloque international de l’AFEC ‘Politique et stratégies linguistiques au Canada : bilan et perspectives’), pp.7-13, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068965v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05068890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9361,51 +9361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Boll&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chaudenson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daniel V&#233;ronique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02005007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Falkert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boll&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P&#233;ronnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Mary Babitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladislaw Cichocki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Baiwir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.8833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neumann-Holzschuh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Wiesmath" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Boll&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chaudenson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daniel V&#233;ronique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02005007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Falkert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boll&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P&#233;ronnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Mary Babitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladislaw Cichocki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Baiwir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.8833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neumann-Holzschuh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Wiesmath" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786157v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>