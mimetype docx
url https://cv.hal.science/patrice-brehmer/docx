--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Brehmer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epifaunal Communities Associated with Macroalgae: The Case of the Cap-Vert Peninsula (Senegal, Northwest Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamie Souadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouph Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.133. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d18030133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Monitoring Tool to Assess the Sustainability of Tilapia (Oreochromis niloticus) Fish Farming in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulgence Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamarel Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes11010027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of pelagic seascapes through micronektonic and zooplanktonic scattering layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.6378. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-36104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health risks status for two seaweeds of economic interest in Northwest Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.118129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portimine A toxin causes skin inflammation through ZAKα-dependent NLRP1 inflammasome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wearne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.535-562. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-025-00197-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular assessment of Ulvophyceae reveals cryptic diversity and new records of macroalgal species in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamie Souadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Weinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kunzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2025.2568730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom depth carving the pelagic spatial organisation in large marine ecosystem: The case of North West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285, pp.105372. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2024.105372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nextGEMS: entering the era of kilometer-scale Earth system modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pedruzo-Bagazgoitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian K Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rackow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.7735-7761. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-18-7735-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative economic analysis of industrial fisheries targeting small pelagic fish in Mauritanian waters: Free license versus charter regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Ciré Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimane Abou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jid.3880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Patterns of Small Pelagic Fish in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josepha Duarte Pinto Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ica Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (22), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16229652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on small pelagic fish distribution in Northwest Africa: trends, shifts, and risk for food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Otto Krakstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.12684. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-61734-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling nutrient dynamics and mixed layer depth variability in the equatorial Atlantic : insights from 10°W meridional section monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trokourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, 1198106 [10 p.]. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1198106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating the relevance of spatial-functional statistical analysis in marine ecological studies : the case of environmental variations in micronektonic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoba Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dabo-Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.102547. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of growth and stock status of data-limited Ethmalosa fimbriata fishery in The Gambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Jallow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Sidibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, pp.103786. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual holopelagic Sargassum mass beaching in Northwest Africa: Morphotypes, chemical composition, and potential valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04852711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the copepod biomass in the North West African upwelling system using a bi-frequency acoustic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0308083. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Size Structure and Length–Weight Relationships of Selected Pelagic Fishes From The Gambian Waters (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Sidibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Jallow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/5112123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals using coupled split-beam and multibeam echosounders and two scuba-diving observational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103905. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la cogestion des pêcheries dans un petit port de pêche d'Afrique de l'Ouest : le cas d'une minuscule zone d'interdiction de pêche [Fiche technique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Sénégalais de Recherches Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15120.79362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation des populations d'ethmalose (Ethmalosa fimbriata) du Sine-Saloum et Joal Fadiouth [Rapport technique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Sénégalais de Recherches Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32736.87046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En soutien à la souveraineté alimentaire : ART SUNU GUEEJ une initiative centrée sur l'économie bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.N. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jokko Sciences pour le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la reproduction d'Ethmalose fimbriata dans l'estuaire du Sine Saloum [Rapport technique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Sénégalais de Recherches Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (4), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26025.98400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la Covid-19 sur la pêche artisanale dans la Presqu'ile du Cap-Vert, Sénégal [Fiche technique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boye N K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Sénégalais de Recherches Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (4), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution assessment around a big city in West Africa reveals high concentrations of microplastics and microbiologic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.102755. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the global toxicity of marine sediments from the Dakar peninsula (Senegal, West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalyal Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Environmental Monitoring and Assessment, 195 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-022-10635-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Range Movement Pattern of Amphidromous Lagoon Fish Schools: Ecological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ivan Caballero Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1463. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14091463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemma of total allowable catch (TACs) allocated as shareable quotas: Applying a bio-economic game-theoretical approach to euro-mauritanian fisheries agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture and Fisheries Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aaf.2022.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-frequency discrimination method of copepods in the Senegalese coast [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), p. 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche artisanale sénégalaise à l’épreuve de la cogestion : le local désormais utilisé comme échelle de planification des politiques de pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Bara Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094075ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pelagic compartment organization by bathymetric strata in the Canary Current Large Marine Ecosystem [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound-scattering layers related to pelagic habitat characteristics : the case [résumé de poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiedeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals combining multibeam and split-beam echosounders with visual observations from diving [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientifics Reports </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Structure, Age and Growth of Sardine (Sardina pilchardus, Walbaum, 1792) in an Upwelling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penda Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fishes, 7 (4), pp.178. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes7040178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial functionnal analysis application on fisheries acoustics data coupled with fine scale environmental data [résumé de poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dabo-Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), p. 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are subsidies still relevant in West African artisanal small pelagic fishery? Insights from long run bioeconomic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marine Policy, 146, pp.105294. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying acoustic scattering layer descriptors to depict mid-trophic pelagic organisation : the case of Atlantic African Large marine ecosystems continental shelf [résumé de poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and correction of depth range and echo level errors due to water-column temperature and salinity on sound scattering layer [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme 5 : Ecosystem and fisheries observations in the Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter of the Climate Variability and Predictability Programme (CLIVAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Acoustic Scattering Layer Descriptors to Depict Mid-Trophic Pelagic Organisation: The Case of Atlantic African Large Marine Ecosystems Continental Shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uatjavi Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), 86 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes7020086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length-based assessment of five small pelagic fishes in the Senegalese artisanal fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penda Diop Diaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (12), pp.e0279768. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West African context call for rapid implementation of insect meal fir fishmeal substitution [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.N. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diédhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, suppl.1, pp.S137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et réactivité des pêcheurs artisans sénégalais : la crise écologique comme moteur d’innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Bara Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (193), pp.109--127. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.193.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex data labeling with deep learning methods: Lessons from fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.113--125. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2020.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful artificial reefs depend on getting the context right due to complex socio-bio-economic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohiko Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.16698. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-95454-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a multibeam echosounder to survey pelagic fish shoals and their spatio-temporal distribution in ultra-shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107705. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senegalese artisanal fishers in the apprehension of changes of the marine environment : a universal knowledge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Humanities Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), 100231 [8 p.]. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssaho.2021.100231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of two contrasted marine protected areas (MPA) in West Africa over a decade of fishing closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.105655. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do climate modes shape the chlorophyll-a interannual variability in the tropical Atlantic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chenillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Illig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Founi Mesmin Awo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Alory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (14), pp.e2021GL093769. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL093769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Seasonal Variability of Mixed Layer Depth in the Tropical Atlantic at 10 °W using 40 Years of Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Kouame Kanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Aka  Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Trokourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Toualy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin K N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158 (3), pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of an eastern boundary upwelling ecosystem exposed to multiple stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 1908 [12 p.]. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81549-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total admissible catches and experimental fishing quotas in the pink lobster (Palinurus mauritanicus, Gruvel 1911) : a new opportunity for economic development in West Africa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Fisheries Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 p. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22092/ijfs.2019.118780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanogenic and fertilizing potential of aquaculture waste: towards freshwater farms energy self‐sufficiency in the framework of blue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Aida Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Maiguizo-Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulgence Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.1435-1444. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale vertical structure of sound-scattering layers over an east border upwelling system and its relationship to pelagic habitat characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.65-81. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-16-65-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la flore phytoplanctonique dans l'Aire Marine Protégée (AMP) de Bamboung et de deux sites environnants (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Abdou Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.2452-2462. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/ijbcs.v14i7.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Observation of Ocean Biogeochemistry, Biology, and Ecosystems With Cost-Effective in situ Sensing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Aleck Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Moustahfid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna P. M. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mowlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.519. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish-length based indicators for improved management of the sardinella fisheries in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massal Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fambaye Ngom Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, art. no 100801 [10 p.]. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Tropical Atlantic Mixed Layer Depth: Assessment of Methods from In Situ Profiles in the Gulf of Guinea from Coastal to High Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kouadio N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aka Marcel Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Trokourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisee Toualy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Kouame Kanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas: An International Journal of Marine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.201-212. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-019-00179-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques et mutations dans la gestion des pêcheries artisanales sénégalaises : de la gestion centralisée des ressources aux dynamiques participatives et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Bara Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 252, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spawning energetics and otolith microchemistry provide insights into the stock structure of bonga shad Ethmalosa fimbriata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ekau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Fish Biology, 94 (2), pp.241-250. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Anoxia and Nitrogen Loss in the Southern Canary Upwelling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.2619-2627. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessel avoidance response: A complex tradeoff between fish multisensory integration and environmental variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guennégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fisheries Science &amp; Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.380-391. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23308249.2019.1601157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Autonomous Pelagic Observatory: Experiences from Monitoring Fish Communities around Drifting FADs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorka Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Trygonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Itano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-018-0107-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of marine protected areas on the Senegalese sardinella fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massal Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.239-246. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2018.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of key biological parameters of round sardinella Sardinella aurita and the effects of environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fambaye N. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamarel Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (3), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on spawning energetics and otolith microchemistry in female Ethmalosa fimbriata sampled in Senegal (Atlantic coast and Sine Saloum estuary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ekau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANGAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.897882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonga shad (Ethmalosa fimbriata) spawning tactics in an upwelling environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.686-697. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics and stock assessment of Ethmalosa fimbriata in Senegal call for fishing regulation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fambaye Ngom Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Regional Studies in Marine Science, 24, pp.165-173. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of fish assemblage structure of the marine protected area of Cayar in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Marine Biology and Oceanography, 7 (1), </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can overexploited fisheries recover by self-organization? Reallocation of fishing effort as an emergent form of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marine Policy, 95, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition or cooperation in transboundary fish stocks management: Insight from a dynamical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Duoc Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 447, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of a Zoanthus Zone from the Cabo Verde Islands (Central Eastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cataixa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Magileviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara S. Ratao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Thalassas, 34 (2), pp.409-413. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-018-0080-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioral responses to their environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.12 - 27. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Kolodziejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Krahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (9), pp.6312-6329. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of main clupeid species in relation to acoustic assessment surveys in the continental shelves of Senegal and The Gambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Otto Krakstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebou Mass Mbye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, art 9 [10 p.]. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2017049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matecho: An Open-Source Tool for Processing Fisheries Acoustics Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Acoustics Australia, 46 (2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40857-018-0135-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted optimal environmental windows for both sardinella species in Senegalese waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.351-365. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larval fish assemblages across an upwelling front: Indication for active and passive retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.118-133. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and structure of the larval fish community related to environmental parameters in a tropical estuary impacted by climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Sloterdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.10-26. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a “low-enrichment high-retention” upwelling center over the southern Senegal shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (10), pp.5034 - 5043. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL072789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental conditions on the seasonal and inter-annual variability of small pelagic fish abundance off North-West Africa: The case of both Senegalese sardinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amael Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fambaye Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.583-601. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic distribution of discriminated micronektonic organisms from a bi-frequency processing: the case study of eastern Kerguelen oceanic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Béhagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.276-289. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dynamics of the Southern Senegal Upwelling Center: Observed Variability from Synoptic to Superinertial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (1), pp.155 - 180. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JPO-D-15-0247.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the contribution of different fishing gears to the Sardinella small-scale fishery in Senegalese waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massal Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiga Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.27. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2017027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does upwelling intensity determine larval fish habitats in upwelling ecosystems? The case of Senegal and Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heino O. Fock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.655-667. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability and economic drivers of small pelagic fisheries in West Africa: A twenty year perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustpha Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Lancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.152-158. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Key Biological Parameters of the Senegalese Flat Sardinella to Overfishing and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamarel Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najih Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), pp.e0156143. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift of Small Scale Fishing Impacts on Fish Trophic Levels in Lake Iro Revealed by Species-Based Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Tine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualbadet Magoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries and Aquaculture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.1000167. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2150-3508.1000167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Between the Cross-Shore Structure of Small Pelagic Fish Population, Offshore Industrial Fisheries and Near Shore Artisanal Fisheries: A Mathematical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.479-493. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-016-9299-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal distribution of fish schools around drifting fish aggregating devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Trygonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratis Georgakarakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the spatial variability of primary productivity and matter fluxes in the north-west African upwelling system? A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (23), pp.6419 - 6440. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-6419-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic micronektonic distribution is structured by macroscale oceanographic processes across 20–50°S latitudes in the South-Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Béhagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim  E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110, pp.20-32. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round sardinella (Sardinella aurita) and anchovy (Engraulis encrasicolus) abundance as related to temperature in the senegalese waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of artificial habitats: Inside or outside the marine protected areas? Insights from a mathematical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiya Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 297, pp.98--106. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SST patterns and dynamics of the southern Senegal-Gambia upwelling center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (12), pp.8315-8335. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multibeam sonar calibration and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gerstoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Research in Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.808--820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Small Versus Large Clusters of Fish School on the Yield of a Purse-Seine Small Pelagic Fishery Including a Marine Protected Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Trong Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Huu Tri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3, SI), pp.339--353. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-014-9220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small-scale oceanic eddy off the coast of West Africa studied by multi-sensor satellite and surface drifter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Alpers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 129, pp.132-143. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does coastal lagoon habitat quality affect fish growth rate and their recruitment ? : insights from fishing and acoustic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, p. 1-6. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that whales (Balaenoptera borealis) visit drifting fish aggregating devices: do their presence affect the processes underlying fish aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nøttestad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.176-182. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0485.2011.00478.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an acoustic-based coupled observation and modelling system for monitoring and predicting ecosystem dynamics of the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Olav Handegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Du Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart J. Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Robertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-2979.2012.00480.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional internal spatial structure of young-of-the-year pelagic freshwater fish provides evidence for the identification of fish school species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.322-328. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lom.2011.9.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field investigations and multi-indicators for shallow water lagoon management: perspective for societal benefit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Do Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.728-742. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.1231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory and instantaneous swimming speeds of amphidromous fish school in shallow-water coastal lagoon channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. I. C. Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-011-9409-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00607866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey boat effect on YOY fish schools in a pre-alpine lake: evidence from multibeam sonar and split-beam echosounder data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2010.00419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schooling behaviour of small pelagic fish: phenotypic expression of independent stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Achury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 334, pp.263-272. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps334263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fisheries sonar for monitoring schools of large pelagic fish : dependence of schooling behaviour on fish finding efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgakarakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trygonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.377-384. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00270873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echotrace classification and spatial distribution of pelagic fish aggregations around drifting fish aggregating devices (DFAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gala Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nottestad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.343-356. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2008015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphidromous fish school migration revealed by combining fixed sonar monitoring (horizontal beaming) with fishing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Do Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (1), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2006.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam sonar detection of suspended mussel culture grounds in the open sea: Direct observation methods for management purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vercelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanguinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252 (2-4), p. 234-241. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional multibeam sonar monitoring: applications in fisheries science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratis Georgakarakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.165-179. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-2979.2006.00218.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a variable &amp;quot;unsampled&amp;quot; pelagic fish biomass in shallow water (&amp;lt; 20 m): the case of the Gulf of Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Liorzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (3), pp.444-451. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icesjms.2005.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques tridimensionnelles des bancs de poissons juvéniles lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guennégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2006011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of coastal lagoon quality with taxonomic diversity indices of fish, zoobenthos and macrophyte communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aliaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hydrobiologia, 550 (1), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4368-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportamiento dinamico y reaccion de evitamiento en cardumenes de peces pelagicos ante el estimulo del buque de prospeccion acustica, observados a traves de un sonar multihaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Achury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria de la Sociedad de Ciencias Naturales la Salle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Memoria de la Fundacion La Salle de Ciencias Naturales, p. 161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Sv and TS measurements on Young-of-the-Year (YOY) freshwater fish using three frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (2), pp.267-273. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icesjms.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New applications of hydroacoustic methods for monitoring shallow water aquatic ecosystems : the case of mussel culture grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanguinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guennégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.333-338. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0990-7440(03)00042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of in situ radiated noise of the platform used on shallow water area on echo sounder data in fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arzelies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hydroacoustics, 6, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect in situ radiated noise of the platform used on shallow water area on echo sounder data in fisheries-acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ inter-standardization of acoustics data : an integrated database for fish school behaviour studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Acta Acustica United With Acustica, 5, pp.730-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple standardisation of omnidirectional sonar in fisheries research through field calibration and sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hydroacoustics, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress from 1989 to 1992 in understanding the circulation of the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Lehucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18 (2), pp.255-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epifauna associated with macroalgae in Senegal (Northwest Africa) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. OOS2025-1262 [1 p.], </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-1262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic and Micronektonic Scattering Layer distribution along latitudinal section: from North East Atlantic to Eastern Tropical Pacific Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status Conference Research Vessels 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bremen, Mar 2024, Brême, Germany. pp.549-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Atlantic connectivity of marine biogeochemical and ecological processes and the impact of anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. W. Bange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status Conference Research Vessels 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bremen (DE), Germany. pp.473-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the fish shoals depending on bottom variables in various ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES. Working Group of Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Plouzané, France. p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-sequencing-based assessment of seaweed biodiversity and distribution along the Senegalese coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamie Souadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weinberger Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress - ”Scientific Opportunities for a Global Algal Revolution“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest (France), France. pp. 212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety considerations of seaweed in Senegal: heavy metals hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Aroui Boukbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress: Scientific Opportunities for a Global Algal Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. pp 277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of co-management in a small West African fishing harbor: the case of a tiny no-take zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Symposium on the Canary Current Large Marine Ecosystem: Sharing Knowledge for Sustainable Management of the CCLME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations FAO; 20-22 November, Hotel Azalai, Bissau, Guinea Bissau, Nov 2023, Bissau, Guinea-Bissau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the variation of nutritional profiles of seaweeds along the Senegalese coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECP8: Scientific Opportunities for a Global Algal Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest (FR), France. pp. 203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual massive beaching of Sargassum around Dakar Peninsula (Senegal, Africa) in autumn 2022: opportunity or threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPC8 Scientific Opportunities for a Global Algal Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. pp. 278-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la prise de décisions pour la gestion des pêcheries dans la zone CSRP : Système d'Information Halieutique et Écosystémique (SIHE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penda Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Conservation de la Biodiversité marine et côtière dans la sous-région nord-ouest africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAVA, May 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonga shad (Ethmalosa fimbriata) key biological parameters variability under the effects of environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Sidibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Jallow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Symposium on the Canary Current Large Marine Ecosystem: Sharing Knowledge for Sustainable Management of the CCLME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Nov 2023, Bissau, Guinea-Bissau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sampling protocol for fish species identification methods in shallow waters: towed diver, towed video and stereoscopic camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population traits in Small pelagic fish model: emergence from interactions between a turbulent environment and individual behaviors in Upwelling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulcanodinium rugosum - a potent and ubiquitous genus affecting mice and man [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinophyte Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, en ligne, France. en ligne [2 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichthyological importance of shallow coastal areas for pelagic communities : contributions of echosounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Dakar, Senegal. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial functionnal analysis of acoustic fisheries data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoba Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dabo-Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Edition of the International Workshop in Spatial Econometrics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille; INRIA, May 2022, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental parameters on acoustic characterisation of pelagic biocenoses in ultra-shallow (5-30 m) coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04159412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in fisheries science through emerging observing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Moustahfid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Michaels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Alger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Gangopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Oceans 2020: Singapore - U.S. Gulf Coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / OES, Oct 2020, online, United States. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ieeeconf38699.2020.9389452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sardinella aurita growth parameters variability under the balanced effects of climate change and fishing pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Kolodziejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Krahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense warming causes a spatial shift of small pelagic fish : early warning for food security in North-West Africa [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Krakstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic benchmarks among Senegalese fishermen : what has changed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of primary production in the north-west African upwelling : a modelling approach [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic impacts of Marine Protected Area on Senegalese small pelagic fisheries [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schimdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of subsidies on the dynamics of pelagic small-scale fishery in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and seasonality of small pelagics : impacts on their value chain in Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental variables on the structure of micronectonic layers over the Senegalese continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioural responses to their environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.140-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of smartphone use for field Fisheries and marine environmental sciences surveys in West Africa : a demonstration project AWAphone [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of zooplankton samples from AWA scientific research on board of R/V Thalassa 2014 using the zooscan approach [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International conference ICAWA 2016 : extended book of abstract : the AWA project : ecosystem approach to the management of fisheries and the marine environment in West African waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Sénégal. 253 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanogenic potential of waste in aquaculture : case of Tilapia faeces Oreochromis niloticus [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional consequences of climate changes on the West African coastal environment : identifying knowledge gaps [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cogestion locale des pêcheries comme dynamique émergente de gestion durable des ressources halieutiques au Sénégal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H.B. Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic study of water masses over Senegalese continental shelf : effect of environmental variable on the structure of zooplankton layers [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen variability over the southern Senegalese shelf [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which technical and economic model of aquaculture is adapted to the Senegalese context ? [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Nguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Niane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of aerosol trace element deposition to Moroccan coastal waters : lessons from the AWA Project [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.U. Shelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tito de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Bamboung Marine Protected Area (Saloum, Senegal) on fish communities : an approach based on the bio-ecological indicators analysis [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the overall toxicity, water quality and microplastics of the peninsula of Cape Verde, Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS4AWA : a research proposal on Climate Service for the AWA region [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation genetics of fish in Western Africa to improve regional fisheries management [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Horareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bloomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngom Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population traits in small pelagic fish model : emergence from interactions between turbulent environment and individual behaviors in upwelling systems [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven shift of Sardinella aurita stock in Northwest Africa ecosystem as evidenced by robust spatial indicators [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Krakstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of the phytase in aquaculture, its zootechnical interests and the possibilities of incorporation in the feed [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of phytoplankton composition inside and outside the Marine Protected Areas of Joal-Fadiouth and Bamboung in Senegal (West Africa) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Abdou Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the fish assemblage structures of marine protected areas in West Africa : the case of a tropical estuarine MPA (Bamboung) and a coastal and marine MPA (Joal-Fadiouth) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected evolution of Thiof fisheries in Senegal : insight from mathematical and informatics bio-economic models [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ethmalosa fimbriata in Southern Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of small scale fishing constraints on Sardinella landings in Senegalese waters [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change : what kind of knowledge, what type of adaptation for what type of West African artisanal fisher folk [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern Senegal coastal ocean : a low enrichment-high retention upwelling center [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate variability on decadal changes in small pelagic fisheries in the West African upwelling Ecosystem : the case of Sardinella aurita in Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring small scale fisheries (canoe) trajectories in West Africa: interest for management and research perspective [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of small-scale fishing gear impact on seabirds in the Senegalo-Mauritanian Upwelling [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal distribution of fish eggs and larvae along the Senegal-Gambia marine area [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climatic variables on Sardinella recruitment dynamique in Senegalese waters [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of oil and gas in Senegal: marine environment, protectedfishing areas and marine protected areas&amp;quot;; Advocacy for collectiveprevention of ecological risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Klof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal fishing agreement between neighboring countries sharing a common migratory fish population [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of copepod communities in the Senegal-Gambia waters [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability and economic drivers of small pelagic fisheries in West Africa : a twenty year perspective [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spatial variability of marine pollution around the peninsula of Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoba Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Gassama Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Approach to the management of fisheries and the marine environment in the West African Waters; 3rd ICAWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sub Regional Fisheries Commission; IRD, Dec 2016, Dakar (Sénégal), Senegal. pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International conference ICAWA 2015 : extended book of abstract : the AWA project : ecosystem approach to the management of fisheries and the marine environment in West African waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Sénégal. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional structure of chlorophyll biomass in the senegalo-mauritanian upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating local knowledge on the implantation of artificial reefs in a marine protected area : the case of a small scale fisheries village, South Senegal (Yenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations régionales de couplage de modèles physique-biogéochimique ROMS-PISCES sous serveur &amp;quot;Thredds&amp;quot;, un produit d'exploration 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Bessane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senegalese Sardinella aurita from 1995 to 2011 : review of size spectra, sex ratio, gonadal somatic and condition indexes from small scale main national landing sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinging to life in the Southern Senegal upwelling sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'aquaculture au Sénégal : potentialités, production et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-management in West African small-scale fisheries : point zero before immersion of an artificial reef in a narrow no take area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioeconomic modeling of Sardinella fisheries in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First tridimensional pelagic fish school observation from scientific multibeam echo sounder in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol trace element (TE) inputs : a case study of the West African Eastern boundary upwelling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the spatial structure of the main small pelagic fish population (Sardinella aurita) in the Canary Upwelling System using an individual based biophysical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farine et huile de poissons : rappel de notions de base et risques au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of key biological parameters of the Senegalese flat sardinella in the context of overfishing and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter/spring or summer ? Upwelling driven spawning in the Canary Current Ecosystem validated through generalized additive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.B. Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche et changement climatique au Saloum : entre sécheresse et exploitation du sel et avancée de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fisheries research team in the fisheries domain : Laboratory in Fisheries Sciences in West Africa 'LEH-AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic backscattering strength of plankton predicted from in situ digital holographic microscopy in an East Border upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.X. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWATOX : ecotoxicological survey around the peninsula of Dakar, combining sediment ecotoxicity, water column microbiological, trace metal, physicochemical and microplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of plankton communities in the Senegalese upwelling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcoding for species assignment in commercial marine fish in Senegal : interest for ecological research and fisheries management in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Maphatsoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of Sardinella aurita and Sardinella maderensis in Senegalese waters : effect of non-climatic variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical functioning of the southern Senegal upwelling as a new explanation of small pelagic spawning pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La COP21/CMP11, ou 21ème Convention cadre des Nations unies sur les changements climatiques dite Conférence des parties : conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appui des Eléments Français au Sénégal à la lutte contre la pêche illégale non réglementée non déclarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Janiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs locaux, moteur de la gouvernance locale des pêcheries artisanales sénégalaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifrequency acoustics measurements during the PIRATA FR25 cruise in the Eastern Tropical Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and climate change in Saloum : between drought and advancing sea [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial characterization of biogeochemical fluxes in the North West African upwelling [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of mass spectrograph to discriminate fish eggs species [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kite aerial photography system : a low cost and high resolution solution for beach monitoring (2D map and 3D topography) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Dakar, France. p. 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-economic analysis of the Senegalese Sardinella small scale fishery : a review over the last 20 years [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new proxies to assess the 20th century variability of the North West Africa upwelling [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating local knowledge on the implantation of artificial reefs in a Marine Protected Area : the case of a small scale fisheries village, South Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichthyoplankton biodiversity and exchange processes in an inverse estuary, the Sine-Saloum Delta (Senegal) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sloterdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Sadio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review the state of the art on bio-ecological knowledge of Ethmalosa fimbriata in North West Africa [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen variability on the Senegalese continental shelf [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. p. 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards quantifying the aerosol flux of trace and major elements : a case study of the West African Eastern Boundary Upwelling System [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual based biophysical model to study Sardinella aurita population's spatial dynamic off North-West Africa [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fish-specific cytochrome b marker and its utility as DNA barcoding in commercial marine fish from Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maphatsoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of key biological parameters of the Senegalese flat sardine in the context of overfishing and climate change [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northward migration of small pelagic fish off West Africa : the barrier of the Sahara Bank in the context of climate change [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREFACE-PIRATA-CLIVAR, Aug 2015, Cape Town, South Africa. pp.34-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifrequency acoustics measurements during the PIRATA FR25 cruise in the Eastern tropical Atlantic Ocean [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SST patterns and dynamics of the Southern Senegal-Gambia upwelling center [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. p. 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de rétention des larves de poissons dans une zone d'upwelling [résumé + poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Flotte Océanographique Côtière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a low cost single beam echosounder: In situ trials in a shallow water coral reef habitat with verification by video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Betanzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heriberto Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servando Valle Rafael Tizol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/OES Acoustics in Underwater Geosciences Symposium (RIO Acoustics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2015.7473629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Senegalese small pelagic stocks: current state of the resource, variability and levels of exploitation [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIRATA-PREFACE-CLIVAR Tropical Atlantic Variability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIRATA-PREFACE-CLIVAR, Aug 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic backscattering strength of plankton predicted from in-situ digital holographic microscopy in an East Border upwelling [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.X. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstract international conference ICAWA 2014 : the AWA project : ecosystem approach to the management of fisheries and the marine environment in West African waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koutob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. 206 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics characterization of micronekton spatial distribution in Indian Ocean using scientific surveys and integrated marine observing system database : acoustics characterization of micronekton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil. 5 p., </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2015.7473616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical functioning of the southern Senegal upwelling as a new explanation of small pelagic spawning pattern [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senegalese Sardinella aurita from 1995 to 2011 : review of size spectra, sex ratio, gonadal somatic and condition indexes from small scale main national landing sites [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling at the Senegalese coast : a suitable spawning area of small pelagic fish species [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of round sardinella (Sardinella aurita) and flat sardinella (Sardinella maderensis) landings in Senegalese waters : insight from the effects of oceanographic conditions [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Gaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomics of small pelagic fishery, an introduction [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern Senegal upwelling center : state and functioning during the UPSEN2/ECOAO field experiments (feb.-mar. 2013) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of pelagic fish eggs off the Senegalese coast during an intense upwelling event in March 2014 [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Manné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First trial of multi-wavelength vector sensor : sediment geoacoustic properties obtained from vessel noise off Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verbanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil. 4 p., </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2015.7473637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COASTVAR 2015-2018 : caractérisation de la variabilité littorale en Afrique de l'Ouest par une étude multi-échelle et multi-méthode [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kestenare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen variability over the continental shelf of southern Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First tridimensional pelagic fish school observation from scientific multibeam echo sounder in Africa [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregative and schooling behaviour of small pelagic fish schools through echo type characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. 6 p., </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2013.6683992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine acoustic data as new tools for a 3D vision of the abiotic and biotic components of marine ecosystem and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013 : IEEE/OES Acoustics in Underwater Geosciences Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumbo Squid (Dosidicus gigas) in situ Target Strength measurements in Northwest Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Manini-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salinas-Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. 3 p., </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2013.6683994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroacoustic surveys as contribution to the study of spawning aggregations of Nassau Grouper (Epinephelus striatus) in the Yucatan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/OES Acoustics in Underwater Geosciences Symposium (RIO Acoustics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2013.6683993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic estimation of Pacific sardine biomass in the Gulf of California during the spring 2008-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Nevarez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Santos-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Gonzalez-Maynez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Los Angeles Martinez-Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. 4 p., </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2013.6683996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small-scale oceanic eddy off the coast of West Africa studied by multi-sensor satellite and surface drifter data, and by a numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Alpers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2013, Vienne, Austria. pp.2491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ holography microscopy of plankton and particles over the continental shelf of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queeckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yourassowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOL.Symposium on Ocean Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kochi, India. p. 154-163, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYMPOL.2013.6701926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘ABB’ concept, a smart independent acoustic system for data collection from various opportunity platforms to provide ecosystem descriptors and indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifremer, Jun 2010, Plouzané (29280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New instruments to observe pelagic fish around FADs : satellite-linked acoustic receivers and buoys with sonar and cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting-edge technologies in fish and fisheries science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFB, Aug 2006, Hobart, Tasmania, Australia. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative fish schools morphology, swimming speed and behaviour in two shallow water lagoon channels, observed at short range by multibeam sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice. Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Caballero Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Campeche, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis from omnidirectional multibeam fisheries sonar of aggregative pelagic fish and vessel in situ dynamics, formalization, limits and application in fisheries sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratis Georgakarakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference underwater acoustic measurements : technologies and results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Heraklion, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la zone côtière dans les évaluations des stocks de petits poissons pélagiques : analyse d'une série de campagnes acoustiques et d'une expérimentation en zone côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working group on small pelagic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Malaga, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la zone côtière dans les évaluations des stocks de petits poissons pélagiques: Analyse d'une série de campagnes acoustiques et d'une expérimentation en zone côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GENERAL FISHERIES COMMISSION FOR THE MEDITERRANEAN GFCM Scientific Advisory Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Malaga, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la zone côtière dans les évaluations des stocks de petits poissons pélagiques : analyse d'une série de campagnes acoustiques et d'une expérimentation en zone côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the sub-committe of Stock Assessment Working Group on Small Pelagics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, May 2004, Malaga, Espagne, Spain. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs in situ pour la gestion des ressources ichtyologiques pélagiques lagunaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Do Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Halieumétrique : Connaissance Scientifique et Demande Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFH, Jun 2003, Montpellier, France. p. 197, </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17394.20163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ inter-standardization of acoustics data : an integrated data base for fish school behaviour studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European conference on underwater acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECUA, Jun 2002, Gdansk, Poland. pp.417-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative evaluation of school lateral avoidance to survey vessel in different tropical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Volpatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Acoustics in Fisheries and Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Jun 2002, Montpellier, France. 15 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative observation of school lateral avoidance using multibeam sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working group (joint session) on fisheries acoustics science and technology and fishing technology and fish behavior : C. Evaluation of effects of fish avoidance during surveys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Apr 2001, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for acoustic monitoring of a mussel longline ground using vertical echosounder and multibeam sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanguinède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2001, Oslo (Norway), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring fish school avoidance during acoustic surveys. In : Incorporation of external factors in marine resource surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES CM 2000 : Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2000, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the spatial distribution of fish schools with a point process approach : a first application on sonar recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reykjavik Working Group Fishery Capture Committee : Business Sessions and Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 1996, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Sunu Gueej Plateforme d'innovation et d'incubation pour l'économie bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulgence Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de la Recherche de l'Innovation et de l'Industrialisation en Afrique (BRII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the resiliency of an eastern boundary upwelling ecosystem exposed to multiple stressors : an acoustic approach [résumé de poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jech, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKING GROUP OF FISHERIES ACOUSTICS, SCIENCE AND TECHNOLOGY (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Somone, Senegal. 4 (54), pp.49-50, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of Diel Vertical migration between three Atlantic African large marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.153, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised functional classification applied on high resolution oceanographic data in Canaries Current Large Marine Ecosystem : toward fine scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.148, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo level segmentation on echo-integration of fisheries acoustics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.151, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of micronektonic spatial structure using ecosystemic acoustics descriptors applied in three Atlantic African Large Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.46-147, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of oceanographic factors on micronektonic acoustic density in the three African Atlantic large marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.137-138, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating dynamics of population fecundity to understand spawning tactics in Ethmalosa fimbriata (Bowdich, 1825) in an upwelling environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.136, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matecho : an open-source tool for processing fisheries acoustics data to facilitate collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.150, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Environmental trends in the three Atlantic African Large Marine Ecosystems in a context of global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.142, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and management options in a context of increase fishing effort and efficiency : case of Ethmalosa fimbriata in Southern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.135, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronektonic acoustic density variations along Benguela Current Large Marine Ecosystem continental shelf from 1994 to 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.154, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanogenic potential of aquaculture waste a smart initiative for green aquaculture in the framework of blue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.149, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronektonic acoustic density variations in Guinea Current Large Marine Ecosystem continental shelf from 1999 to 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.144-145, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new proxies to assess the 20th century variability of the North West Africa upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do whales really care about conventional fisheries acoustics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nøttestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Doksaeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Noise on Aquatic Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Nyborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do whales really care about conventional fisheries acoustics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nøttestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Doksæter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE EFFECTS OF NOISE ON AQUATIC LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, NYBORG, Denmark. 1 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ multi-indicators for the management of pelagic fish resources in shallow water lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Do Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième forum Halieumétrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Montpellier, France. Association Française d’Halieumétrie, p.197-197, 2003, 6ième forum Halieumétrique, Montpellier, 24 - 26 juin 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring anthropized aquatic ecosystems using acoustics : the case of fisheries and marine culture grounds along the french Mediterranean coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanguinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration &amp;quot;Océan Climat&amp;quot; de Dakar = Ocean Climate Declaration of Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSRP, 18 p., 2016, 978-2-9553602-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des Sciences Halieutique et Aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceanraise. 1, 53 p., 2010, Journal des Sciences Halieutique et Aquatique = Halieutique Journal, Patrice Brehmer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric prediction and supervised classification for spatial dependent functional data under fixed sampling design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dabo-Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seck, D. (ed.); Kangni, K. (ed.); Salomon Sambou, M. (ed.); Nang, P. (ed.); Fall, M.M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear analysis, geometry and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.69-100, 2024, Trends in Mathematics, 978-3-031-52680-0. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-52681-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptors to characterize acoustic scattered layers : evidence of interest in three Atlantic African large marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021 - San Diego - Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, en ligne [6 p.], 2021, 978-0-692-93559-0. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric prediction for spatial dependent functional data : application to demersal coastal fish off Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dabo-Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manou-Abi, S.M. (ed.); Dabo-Niang, S. (ed.); Salon, J.J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of random and deterministic phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.31-51, 2020, 978-1-78630-454-4. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119706922.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and preliminary analysis on omnidirectional sonar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European conference on underwater acoustics, ECUA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Européenne, 2000, Proceedings of the 5th European conference on underwater acoustics, ECUA 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRFC strategic plan (2025-2029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 30 p. multigr. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010096187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère de la maladie des pêcheurs (2020-2021) sénégalais levé [Note politique AWA]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Tagbé Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 16 p. multigr. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010093066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plano estratégico da CSRP (2025-2029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 29 p. multigr. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010096186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie des pêcheurs au Sénégal : comment la science a levé le mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level meeting on advancing awareness and strategies for addressing crimes in the West African fisheries sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Patuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level meeting on advancing awareness and strategies for addressing crimes in the West African fisheries sector (Sub-Regional Fisheries Commission, headquarters, 28 November, Dakar, Senegal) - Sub-Regional workshop on data collection on crimes in the fisheries sector (Sub-Regional Fisheries Commission, headquarters, 26-27 November, Dakar, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raréfaction des sardinelles rondes en Afrique du Nord-Ouest : comment éviter l'effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunion de haut niveau sur la promotion des stratégies pour lutter contre les crimes dans le secteur des pêches en Afrique de l'Ouest (siège de la Sous-Régionale des Pêches (CSRP), 28 novembre, Dakar, Sénégal) - Atelier sous-régional de renforcement des capacités sur la collecte de données concernant les crimes dans le secteur des pêches (siège de la Commission Sous-Régionale des Pêches (CSRP), Dakar, Sénégal, du 26 au 27 novembre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reunião de alto nível sobre a sensibilização e as estratégias para combater os crimes no setor das pescas na África Ocidental - Workshop sub-regional de recolha de dados sobre crimes no sector das pescas (Sede da Comissão Sub-Regional das Pescas, 26 - 28 de novembro, Dakar, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics surveys in North-West Africa reveal a spatial shift of small pelagic fish related to intense warming [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Krakstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur le premier bloom algale massif de Noctiluca scintillans observé sur la Petite Côte du Sénégal [Projet AWAtox, dossier Noctiluca]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 11 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term climate change and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochanan Kushnir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akintomide Afolayan Akinsanola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanchez Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Atlantic Observing System (TAOS) : review report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries and ecosystem observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José H. Muelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio H. V. Hazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mudumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Atlantic Observing System (TAOS) : review report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de la présence d'une toxine ayant un effet sur la santé humaine, émise par une micro-algue marine sur la presqu'ïle du Cap-Vert (Sénégal) : pollution marine, dégradation des habitats marins et effets du changement climatique en Afrique de l'Ouest : note politique AWA [Projet AWAtox, dossier Ostreopsis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 13 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du Yabóy mërëg et du Cobo au Sénégal dans un contexte de changement climatique : diagnostic et synthèse bioécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures microbiologiques, chimiques, microplastiques et écotoxicologiques des eaux maritimes proches d'effluents de la presqu'île de Dakar et enquête auprès de la population littorale : campagnes AWATox 1, 2, 3 & 4 : rapport de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective en soutien à la programmation européenne conjointe : rapport final [Etat des connaissances scientifiques sur les grands enjeux du développement, scénarios d'évolution au Sénégal]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 117 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des informations sur les Aires Marines Protégées (AMP) : cas des AMPs en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSRP 2025. Plan Stratégique de la CSRP (2025-2029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CSRP. 2025, 26 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des paramètres environnementaux du milieu marin au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume 65, numéro 2, INSTITUT SENEGALAIS DE RECHERCHES AGRICOLES. 2023, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived ecological and socio-economic impacts from climate change on selected artisanal fishing communities of Cabo Verde and Senegal [TRIATLAS project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sloterdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] [s.n.]. 2023, 54 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AGD : Appui à la Gestion Durable des pélagiques : démonstration des acquis et dématéralisation du système d'enquête national de suivi de la pêche artisanale en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penda Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Soummh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fdi:010090481, Centre National des Sciences Halieutiques de Boussoura (Conakry). 2022, 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), IRD, Dinard. 2022, 72 p. + 6 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04136808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique (CSRP-IRD) : Appui à la Gestion Durable des pélagiques : rapport technique IRD 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beibou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2022, 260 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'avancement du projet ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'analyse de l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Atlantic Observing System (TAOS) : review report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Speich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CLIVAR. 2021, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers (SP 3/action 7) - Rapport d'analyse du dispositif ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 67 p. + 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique (CSRP-IRD) : Appui à la Gestion Durable des pélagiques : rapport technique IRD 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2020, 192 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matecho user manual : version 05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Institut de Recherche pour le Développement (IRD). 2020, 99 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du Yabóy mërëg et du Cobo au Sénégal dans un contexte de changement climatique : diagnostic et synthèse bioécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fambaye Ngom Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massal Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les notes politiques de L’ISRA - BAME - Juillet - 2019, ISRA (Sénégal). 2019, Les notes politiques de L’ISRA - BAME - Juillet - 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique CSRP-IRD (Appui à la Gestion Durable des pélagiques) : rapport IRD 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2019, 247 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des Aires Marines protégées (AMP) dans la restauration des ressources halieutiques et de leurs habitats au Sénégal : rapport final, période du 05 mars 2015 au 05 mars 2018 (03 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Sénégal. 2018, 29 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique CSRP-IRD (Appui à la Gestion Durable des pélagiques) : rapport technique annuel IRD 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 142 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing prediction of tropical atlantic climate and its impact : keys findings and recommendations : policy brief : AWA and PREFACE policy session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tchipalanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Sénégal. 2018, pp.12 multigr.-12 multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport PREFACE MS45 : dynamique des poissons pélagiques et des champs de proies dans leur habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Czudaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nunez-Riboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Insttitut de Recherche pour le Développement (IRD). 2018, 39 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D12.3 : Report of macrozooplankton distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 164 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-projet sommaire : Développement méthodologique de la surveillance DCSMM des poissons et céphalopodes des milieux pélagiques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la réunion &amp;quot;Science et Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochier Timothée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamet Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2013, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on acoustic surveys around drifting FADs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gala Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nottestad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission DG XII, Science Research and Development. 2006, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection acoustique dans les lagunes de très faible profondeur des macrophytes benthiques et de Valonia aegagropila en particulier : essais préliminaires in situ et in vitro : missions Echoval 01, 02 et 03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2004, 21 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADIO deliverable n° 6 : first report on acoustic survey around drifting FADs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gala Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nottestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD; AZTI. 2004, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures in situ des index de réflectivité à l'aide d'un écho-sondeur type &amp;quot;Dual beam&amp;quot; (129 kHz, BioSonics) et chalutage d'identification spécifique : Venezuela orientale : mission Varget 2/1996-99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2003, 72 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux migratoire d'automne des poissons pélagiques amphidromes sur trois graus languedociens : rapport interne 2002 version étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2002, 82 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations acoustiques de bancs de poissons autour de filières à moules en mer ouverte à l'aide d'un sonar multi-faisceaux à haute résolution (455 kHz) : application au lotissement conchylicole de Sète-Marseillan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2001, 58 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission &amp;quot;Daudo 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission &amp;quot;Calidor 01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRHMT; IRD. 2001, 14 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation nationale d'Anchois 2001 &amp;quot;Reclan 0111&amp;quot; : application de sonar multi-faisceaux haute et basse fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2001, 35 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan provisoire des méthodes mises en oeuvre et des résultats obtenus dans le cadre du projet étangs et halieutique du plan état-région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2001, 15 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique sous-marine 2000 : Brest du 28/11/2000 au 2/12/2000 : rapport de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2000, 13 p. multigr. + 48 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission Dorade : 24-26/08/2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2000, 29 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données sonar, type omnidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM. 1999, 28 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infobancs, user manual, version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 1999, 29 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et évitement face à un navire de prospection acoustique, des bancs de poissons pélagiques tropicaux étudiés par sonar omnidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSAR; ORSTOM. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et structuration spatiale des bancs de poissons pélagiques côtiers observés par acoustique sous-marine au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UM2 Université Montpellier II Sciences et techniques. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional fish school underwater scene (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1043"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Brehmer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of pelagic seascapes through micronektonic and zooplanktonic scattering layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.6378. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-36104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epifaunal Communities Associated with Macroalgae: The Case of the Cap-Vert Peninsula (Senegal, Northwest Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamie Souadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouph Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.133. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d18030133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Monitoring Tool to Assess the Sustainability of Tilapia (Oreochromis niloticus) Fish Farming in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulgence Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamarel Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes11010027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health risks status for two seaweeds of economic interest in Northwest Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.118129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portimine A toxin causes skin inflammation through ZAKα-dependent NLRP1 inflammasome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léana Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wearne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.535-562. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-025-00197-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular assessment of Ulvophyceae reveals cryptic diversity and new records of macroalgal species in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamie Souadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Weinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kunzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2025.2568730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom depth carving the pelagic spatial organisation in large marine ecosystem: The case of North West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285, pp.105372. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2024.105372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nextGEMS: entering the era of kilometer-scale Earth system modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pedruzo-Bagazgoitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian K Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rackow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.7735-7761. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-18-7735-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative economic analysis of industrial fisheries targeting small pelagic fish in Mauritanian waters: Free license versus charter regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Ciré Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimane Abou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jid.3880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Patterns of Small Pelagic Fish in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josepha Duarte Pinto Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ica Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (22), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16229652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on small pelagic fish distribution in Northwest Africa: trends, shifts, and risk for food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Otto Krakstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.12684. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-61734-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling nutrient dynamics and mixed layer depth variability in the equatorial Atlantic : insights from 10°W meridional section monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trokourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, 1198106 [10 p.]. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1198106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating the relevance of spatial-functional statistical analysis in marine ecological studies : the case of environmental variations in micronektonic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoba Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dabo-Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.102547. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of growth and stock status of data-limited Ethmalosa fimbriata fishery in The Gambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Jallow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Sidibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, pp.103786. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual holopelagic Sargassum mass beaching in Northwest Africa: Morphotypes, chemical composition, and potential valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04852711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the copepod biomass in the North West African upwelling system using a bi-frequency acoustic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0308083. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Size Structure and Length–Weight Relationships of Selected Pelagic Fishes From The Gambian Waters (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Sidibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Jallow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/5112123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals using coupled split-beam and multibeam echosounders and two scuba-diving observational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103905. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la cogestion des pêcheries dans un petit port de pêche d'Afrique de l'Ouest : le cas d'une minuscule zone d'interdiction de pêche [Fiche technique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Sénégalais de Recherches Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15120.79362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation des populations d'ethmalose (Ethmalosa fimbriata) du Sine-Saloum et Joal Fadiouth [Rapport technique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Sénégalais de Recherches Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32736.87046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En soutien à la souveraineté alimentaire : ART SUNU GUEEJ une initiative centrée sur l'économie bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.N. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jokko Sciences pour le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la reproduction d'Ethmalose fimbriata dans l'estuaire du Sine Saloum [Rapport technique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Sénégalais de Recherches Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (4), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26025.98400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la Covid-19 sur la pêche artisanale dans la Presqu'ile du Cap-Vert, Sénégal [Fiche technique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boye N K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Sénégalais de Recherches Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (4), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution assessment around a big city in West Africa reveals high concentrations of microplastics and microbiologic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.102755. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the global toxicity of marine sediments from the Dakar peninsula (Senegal, West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalyal Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Environmental Monitoring and Assessment, 195 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-022-10635-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Range Movement Pattern of Amphidromous Lagoon Fish Schools: Ecological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ivan Caballero Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1463. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14091463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemma of total allowable catch (TACs) allocated as shareable quotas: Applying a bio-economic game-theoretical approach to euro-mauritanian fisheries agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture and Fisheries Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aaf.2022.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-frequency discrimination method of copepods in the Senegalese coast [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), p. 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche artisanale sénégalaise à l’épreuve de la cogestion : le local désormais utilisé comme échelle de planification des politiques de pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Bara Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094075ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound-scattering layers related to pelagic habitat characteristics : the case [résumé de poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiedeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Structure, Age and Growth of Sardine (Sardina pilchardus, Walbaum, 1792) in an Upwelling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penda Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fishes, 7 (4), pp.178. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes7040178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals combining multibeam and split-beam echosounders with visual observations from diving [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientifics Reports </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pelagic compartment organization by bathymetric strata in the Canary Current Large Marine Ecosystem [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial functionnal analysis application on fisheries acoustics data coupled with fine scale environmental data [résumé de poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dabo-Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), p. 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are subsidies still relevant in West African artisanal small pelagic fishery? Insights from long run bioeconomic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marine Policy, 146, pp.105294. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying acoustic scattering layer descriptors to depict mid-trophic pelagic organisation : the case of Atlantic African Large marine ecosystems continental shelf [résumé de poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and correction of depth range and echo level errors due to water-column temperature and salinity on sound scattering layer [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme 5 : Ecosystem and fisheries observations in the Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter of the Climate Variability and Predictability Programme (CLIVAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Acoustic Scattering Layer Descriptors to Depict Mid-Trophic Pelagic Organisation: The Case of Atlantic African Large Marine Ecosystems Continental Shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uatjavi Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), 86 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes7020086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length-based assessment of five small pelagic fishes in the Senegalese artisanal fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penda Diop Diaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (12), pp.e0279768. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0279768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West African context call for rapid implementation of insect meal fir fishmeal substitution [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.N. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diédhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, suppl.1, pp.S137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et réactivité des pêcheurs artisans sénégalais : la crise écologique comme moteur d’innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Bara Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Failler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (193), pp.109--127. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.193.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex data labeling with deep learning methods: Lessons from fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.113--125. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2020.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a multibeam echosounder to survey pelagic fish shoals and their spatio-temporal distribution in ultra-shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107705. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senegalese artisanal fishers in the apprehension of changes of the marine environment : a universal knowledge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Humanities Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), 100231 [8 p.]. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssaho.2021.100231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of two contrasted marine protected areas (MPA) in West Africa over a decade of fishing closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.105655. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful artificial reefs depend on getting the context right due to complex socio-bio-economic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohiko Watanuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.16698. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-95454-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do climate modes shape the chlorophyll-a interannual variability in the tropical Atlantic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chenillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Illig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Founi Mesmin Awo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Alory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (14), pp.e2021GL093769. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL093769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Seasonal Variability of Mixed Layer Depth in the Tropical Atlantic at 10 °W using 40 Years of Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Kouame Kanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Aka  Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Trokourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Toualy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin K N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158 (3), pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of an eastern boundary upwelling ecosystem exposed to multiple stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 1908 [12 p.]. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81549-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total admissible catches and experimental fishing quotas in the pink lobster (Palinurus mauritanicus, Gruvel 1911) : a new opportunity for economic development in West Africa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Fisheries Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 p. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22092/ijfs.2019.118780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanogenic and fertilizing potential of aquaculture waste: towards freshwater farms energy self‐sufficiency in the framework of blue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Aida Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Maiguizo-Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulgence Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.1435-1444. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale vertical structure of sound-scattering layers over an east border upwelling system and its relationship to pelagic habitat characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.65-81. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-16-65-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la flore phytoplanctonique dans l'Aire Marine Protégée (AMP) de Bamboung et de deux sites environnants (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Abdou Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.2452-2462. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/ijbcs.v14i7.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Observation of Ocean Biogeochemistry, Biology, and Ecosystems With Cost-Effective in situ Sensing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Aleck Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Moustahfid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna P. M. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mowlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.519. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish-length based indicators for improved management of the sardinella fisheries in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massal Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fambaye Ngom Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, art. no 100801 [10 p.]. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Tropical Atlantic Mixed Layer Depth: Assessment of Methods from In Situ Profiles in the Gulf of Guinea from Coastal to High Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kouadio N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aka Marcel Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Trokourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisee Toualy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire Kouame Kanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas: An International Journal of Marine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.201-212. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-019-00179-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques et mutations dans la gestion des pêcheries artisanales sénégalaises : de la gestion centralisée des ressources aux dynamiques participatives et durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Bara Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 252, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spawning energetics and otolith microchemistry provide insights into the stock structure of bonga shad Ethmalosa fimbriata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ekau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Fish Biology, 94 (2), pp.241-250. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Anoxia and Nitrogen Loss in the Southern Canary Upwelling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.2619-2627. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessel avoidance response: A complex tradeoff between fish multisensory integration and environmental variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guennégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fisheries Science &amp; Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.380-391. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23308249.2019.1601157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Autonomous Pelagic Observatory: Experiences from Monitoring Fish Communities around Drifting FADs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorka Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Trygonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Itano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-018-0107-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of marine protected areas on the Senegalese sardinella fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massal Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.239-246. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2018.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of key biological parameters of round sardinella Sardinella aurita and the effects of environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fambaye N. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamarel Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (3), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on spawning energetics and otolith microchemistry in female Ethmalosa fimbriata sampled in Senegal (Atlantic coast and Sine Saloum estuary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ekau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANGAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.897882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonga shad (Ethmalosa fimbriata) spawning tactics in an upwelling environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.686-697. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics and stock assessment of Ethmalosa fimbriata in Senegal call for fishing regulation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fambaye Ngom Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Regional Studies in Marine Science, 24, pp.165-173. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of fish assemblage structure of the marine protected area of Cayar in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Marine Biology and Oceanography, 7 (1), </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can overexploited fisheries recover by self-organization? Reallocation of fishing effort as an emergent form of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marine Policy, 95, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition or cooperation in transboundary fish stocks management: Insight from a dynamical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Duoc Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 447, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioral responses to their environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.12 - 27. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of a Zoanthus Zone from the Cabo Verde Islands (Central Eastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cataixa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Magileviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara S. Ratao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Thalassas, 34 (2), pp.409-413. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-018-0080-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Kolodziejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Krahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (9), pp.6312-6329. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of main clupeid species in relation to acoustic assessment surveys in the continental shelves of Senegal and The Gambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Otto Krakstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebou Mass Mbye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, art 9 [10 p.]. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2017049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matecho: An Open-Source Tool for Processing Fisheries Acoustics Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Acoustics Australia, 46 (2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40857-018-0135-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted optimal environmental windows for both sardinella species in Senegalese waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.351-365. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larval fish assemblages across an upwelling front: Indication for active and passive retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.118-133. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and structure of the larval fish community related to environmental parameters in a tropical estuary impacted by climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Sloterdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.10-26. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a “low-enrichment high-retention” upwelling center over the southern Senegal shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (10), pp.5034 - 5043. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL072789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental conditions on the seasonal and inter-annual variability of small pelagic fish abundance off North-West Africa: The case of both Senegalese sardinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amael Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fambaye Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.583-601. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic distribution of discriminated micronektonic organisms from a bi-frequency processing: the case study of eastern Kerguelen oceanic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Béhagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.276-289. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dynamics of the Southern Senegal Upwelling Center: Observed Variability from Synoptic to Superinertial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (1), pp.155 - 180. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JPO-D-15-0247.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the contribution of different fishing gears to the Sardinella small-scale fishery in Senegalese waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massal Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiga Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.27. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2017027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does upwelling intensity determine larval fish habitats in upwelling ecosystems? The case of Senegal and Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heino O. Fock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.655-667. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability and economic drivers of small pelagic fisheries in West Africa: A twenty year perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustpha Dème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Lancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.152-158. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Key Biological Parameters of the Senegalese Flat Sardinella to Overfishing and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamarel Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najih Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), pp.e0156143. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift of Small Scale Fishing Impacts on Fish Trophic Levels in Lake Iro Revealed by Species-Based Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Tine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualbadet Magoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries and Aquaculture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.1000167. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2150-3508.1000167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Between the Cross-Shore Structure of Small Pelagic Fish Population, Offshore Industrial Fisheries and Near Shore Artisanal Fisheries: A Mathematical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.479-493. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-016-9299-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal distribution of fish schools around drifting fish aggregating devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Trygonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratis Georgakarakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the spatial variability of primary productivity and matter fluxes in the north-west African upwelling system? A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (23), pp.6419 - 6440. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-6419-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic micronektonic distribution is structured by macroscale oceanographic processes across 20–50°S latitudes in the South-Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Béhagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim  E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110, pp.20-32. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round sardinella (Sardinella aurita) and anchovy (Engraulis encrasicolus) abundance as related to temperature in the senegalese waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of artificial habitats: Inside or outside the marine protected areas? Insights from a mathematical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiya Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 297, pp.98--106. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SST patterns and dynamics of the southern Senegal-Gambia upwelling center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (12), pp.8315-8335. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multibeam sonar calibration and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gerstoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Research in Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.808--820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Small Versus Large Clusters of Fish School on the Yield of a Purse-Seine Small Pelagic Fishery Including a Marine Protected Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Trong Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Huu Tri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3, SI), pp.339--353. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-014-9220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small-scale oceanic eddy off the coast of West Africa studied by multi-sensor satellite and surface drifter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Alpers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 129, pp.132-143. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does coastal lagoon habitat quality affect fish growth rate and their recruitment ? : insights from fishing and acoustic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, p. 1-6. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that whales (Balaenoptera borealis) visit drifting fish aggregating devices: do their presence affect the processes underlying fish aggregation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nøttestad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.176-182. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0485.2011.00478.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an acoustic-based coupled observation and modelling system for monitoring and predicting ecosystem dynamics of the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Olav Handegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Du Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart J. Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex de Robertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-2979.2012.00480.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional internal spatial structure of young-of-the-year pelagic freshwater fish provides evidence for the identification of fish school species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.322-328. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lom.2011.9.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field investigations and multi-indicators for shallow water lagoon management: perspective for societal benefit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Do Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.728-742. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.1231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory and instantaneous swimming speeds of amphidromous fish school in shallow-water coastal lagoon channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. I. C. Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-011-9409-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00607866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey boat effect on YOY fish schools in a pre-alpine lake: evidence from multibeam sonar and split-beam echosounder data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2010.00419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schooling behaviour of small pelagic fish: phenotypic expression of independent stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Achury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 334, pp.263-272. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps334263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fisheries sonar for monitoring schools of large pelagic fish : dependence of schooling behaviour on fish finding efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgakarakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trygonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.377-384. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00270873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echotrace classification and spatial distribution of pelagic fish aggregations around drifting fish aggregating devices (DFAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gala Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nottestad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.343-356. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2008015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphidromous fish school migration revealed by combining fixed sonar monitoring (horizontal beaming) with fishing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Do Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (1), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2006.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam sonar detection of suspended mussel culture grounds in the open sea: Direct observation methods for management purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vercelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanguinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252 (2-4), p. 234-241. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional multibeam sonar monitoring: applications in fisheries science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratis Georgakarakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.165-179. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-2979.2006.00218.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a variable &amp;quot;unsampled&amp;quot; pelagic fish biomass in shallow water (&amp;lt; 20 m): the case of the Gulf of Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Liorzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (3), pp.444-451. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icesjms.2005.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques tridimensionnelles des bancs de poissons juvéniles lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guennégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2006011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of coastal lagoon quality with taxonomic diversity indices of fish, zoobenthos and macrophyte communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Tomasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aliaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hydrobiologia, 550 (1), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-4368-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportamiento dinamico y reaccion de evitamiento en cardumenes de peces pelagicos ante el estimulo del buque de prospeccion acustica, observados a traves de un sonar multihaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Achury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria de la Sociedad de Ciencias Naturales la Salle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Memoria de la Fundacion La Salle de Ciencias Naturales, p. 161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Sv and TS measurements on Young-of-the-Year (YOY) freshwater fish using three frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (2), pp.267-273. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icesjms.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New applications of hydroacoustic methods for monitoring shallow water aquatic ecosystems : the case of mussel culture grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sanguinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guennégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.333-338. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0990-7440(03)00042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of in situ radiated noise of the platform used on shallow water area on echo sounder data in fisheries acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arzelies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hydroacoustics, 6, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect in situ radiated noise of the platform used on shallow water area on echo sounder data in fisheries-acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ inter-standardization of acoustics data : an integrated database for fish school behaviour studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Acta Acustica United With Acustica, 5, pp.730-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple standardisation of omnidirectional sonar in fisheries research through field calibration and sampling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hydroacoustics, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress from 1989 to 1992 in understanding the circulation of the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Lehucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18 (2), pp.255-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epifauna associated with macroalgae in Senegal (Northwest Africa) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. OOS2025-1262 [1 p.], </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-1262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic and Micronektonic Scattering Layer distribution along latitudinal section: from North East Atlantic to Eastern Tropical Pacific Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status Conference Research Vessels 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bremen, Mar 2024, Brême, Germany. pp.549-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Atlantic connectivity of marine biogeochemical and ecological processes and the impact of anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. W. Bange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status Conference Research Vessels 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bremen (DE), Germany. pp.473-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the fish shoals depending on bottom variables in various ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES. Working Group of Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Plouzané, France. p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-sequencing-based assessment of seaweed biodiversity and distribution along the Senegalese coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamie Souadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weinberger Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress - ”Scientific Opportunities for a Global Algal Revolution“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest (France), France. pp. 212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety considerations of seaweed in Senegal: heavy metals hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Aroui Boukbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress: Scientific Opportunities for a Global Algal Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. pp 277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of co-management in a small West African fishing harbor: the case of a tiny no-take zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaga Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Symposium on the Canary Current Large Marine Ecosystem: Sharing Knowledge for Sustainable Management of the CCLME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations FAO; 20-22 November, Hotel Azalai, Bissau, Guinea Bissau, Nov 2023, Bissau, Guinea-Bissau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the variation of nutritional profiles of seaweeds along the Senegalese coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECP8: Scientific Opportunities for a Global Algal Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest (FR), France. pp. 203-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual massive beaching of Sargassum around Dakar Peninsula (Senegal, Africa) in autumn 2022: opportunity or threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPC8 Scientific Opportunities for a Global Algal Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. pp. 278-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la prise de décisions pour la gestion des pêcheries dans la zone CSRP : Système d'Information Halieutique et Écosystémique (SIHE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penda Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Conservation de la Biodiversité marine et côtière dans la sous-région nord-ouest africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAVA, May 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonga shad (Ethmalosa fimbriata) key biological parameters variability under the effects of environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Sidibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Jallow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Symposium on the Canary Current Large Marine Ecosystem: Sharing Knowledge for Sustainable Management of the CCLME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Nov 2023, Bissau, Guinea-Bissau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sampling protocol for fish species identification methods in shallow waters: towed diver, towed video and stereoscopic camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population traits in Small pelagic fish model: emergence from interactions between a turbulent environment and individual behaviors in Upwelling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulcanodinium rugosum - a potent and ubiquitous genus affecting mice and man [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinophyte Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, en ligne, France. en ligne [2 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichthyological importance of shallow coastal areas for pelagic communities : contributions of echosounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Dakar, Senegal. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial functionnal analysis of acoustic fisheries data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoba Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dabo-Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Edition of the International Workshop in Spatial Econometrics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille; INRIA, May 2022, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental parameters on acoustic characterisation of pelagic biocenoses in ultra-shallow (5-30 m) coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04159412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in fisheries science through emerging observing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Moustahfid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Michaels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Alger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Gangopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Oceans 2020: Singapore - U.S. Gulf Coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / OES, Oct 2020, online, United States. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ieeeconf38699.2020.9389452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sardinella aurita growth parameters variability under the balanced effects of climate change and fishing pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Kolodziejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Krahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense warming causes a spatial shift of small pelagic fish : early warning for food security in North-West Africa [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Krakstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of primary production in the north-west African upwelling : a modelling approach [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic benchmarks among Senegalese fishermen : what has changed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic impacts of Marine Protected Area on Senegalese small pelagic fisheries [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schimdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of subsidies on the dynamics of pelagic small-scale fishery in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and seasonality of small pelagics : impacts on their value chain in Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental variables on the structure of micronectonic layers over the Senegalese continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioural responses to their environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.140-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of smartphone use for field Fisheries and marine environmental sciences surveys in West Africa : a demonstration project AWAphone [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of zooplankton samples from AWA scientific research on board of R/V Thalassa 2014 using the zooscan approach [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International conference ICAWA 2016 : extended book of abstract : the AWA project : ecosystem approach to the management of fisheries and the marine environment in West African waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Sénégal. 253 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanogenic potential of waste in aquaculture : case of Tilapia faeces Oreochromis niloticus [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional consequences of climate changes on the West African coastal environment : identifying knowledge gaps [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cogestion locale des pêcheries comme dynamique émergente de gestion durable des ressources halieutiques au Sénégal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H.B. Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic study of water masses over Senegalese continental shelf : effect of environmental variable on the structure of zooplankton layers [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen variability over the southern Senegalese shelf [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which technical and economic model of aquaculture is adapted to the Senegalese context ? [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Nguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Niane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Bamboung Marine Protected Area (Saloum, Senegal) on fish communities : an approach based on the bio-ecological indicators analysis [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of aerosol trace element deposition to Moroccan coastal waters : lessons from the AWA Project [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.U. Shelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tito de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 87-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the overall toxicity, water quality and microplastics of the peninsula of Cape Verde, Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population traits in small pelagic fish model : emergence from interactions between turbulent environment and individual behaviors in upwelling systems [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS4AWA : a research proposal on Climate Service for the AWA region [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation genetics of fish in Western Africa to improve regional fisheries management [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Horareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bloomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngom Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven shift of Sardinella aurita stock in Northwest Africa ecosystem as evidenced by robust spatial indicators [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Krakstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of the phytase in aquaculture, its zootechnical interests and the possibilities of incorporation in the feed [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of phytoplankton composition inside and outside the Marine Protected Areas of Joal-Fadiouth and Bamboung in Senegal (West Africa) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Abdou Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the fish assemblage structures of marine protected areas in West Africa : the case of a tropical estuarine MPA (Bamboung) and a coastal and marine MPA (Joal-Fadiouth) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected evolution of Thiof fisheries in Senegal : insight from mathematical and informatics bio-economic models [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ethmalosa fimbriata in Southern Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of small scale fishing constraints on Sardinella landings in Senegalese waters [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change : what kind of knowledge, what type of adaptation for what type of West African artisanal fisher folk [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern Senegal coastal ocean : a low enrichment-high retention upwelling center [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate variability on decadal changes in small pelagic fisheries in the West African upwelling Ecosystem : the case of Sardinella aurita in Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring small scale fisheries (canoe) trajectories in West Africa: interest for management and research perspective [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of small-scale fishing gear impact on seabirds in the Senegalo-Mauritanian Upwelling [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal distribution of fish eggs and larvae along the Senegal-Gambia marine area [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climatic variables on Sardinella recruitment dynamique in Senegalese waters [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of oil and gas in Senegal: marine environment, protectedfishing areas and marine protected areas&amp;quot;; Advocacy for collectiveprevention of ecological risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Klof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal fishing agreement between neighboring countries sharing a common migratory fish population [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of copepod communities in the Senegal-Gambia waters [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability and economic drivers of small pelagic fisheries in West Africa : a twenty year perspective [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spatial variability of marine pollution around the peninsula of Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoba Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Gassama Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Approach to the management of fisheries and the marine environment in the West African Waters; 3rd ICAWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sub Regional Fisheries Commission; IRD, Dec 2016, Dakar (Sénégal), Senegal. pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional structure of chlorophyll biomass in the senegalo-mauritanian upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating local knowledge on the implantation of artificial reefs in a marine protected area : the case of a small scale fisheries village, South Senegal (Yenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations régionales de couplage de modèles physique-biogéochimique ROMS-PISCES sous serveur &amp;quot;Thredds&amp;quot;, un produit d'exploration 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Bessane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International conference ICAWA 2015 : extended book of abstract : the AWA project : ecosystem approach to the management of fisheries and the marine environment in West African waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Sénégal. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senegalese Sardinella aurita from 1995 to 2011 : review of size spectra, sex ratio, gonadal somatic and condition indexes from small scale main national landing sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinging to life in the Southern Senegal upwelling sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'aquaculture au Sénégal : potentialités, production et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioeconomic modeling of Sardinella fisheries in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-management in West African small-scale fisheries : point zero before immersion of an artificial reef in a narrow no take area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First tridimensional pelagic fish school observation from scientific multibeam echo sounder in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol trace element (TE) inputs : a case study of the West African Eastern boundary upwelling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the spatial structure of the main small pelagic fish population (Sardinella aurita) in the Canary Upwelling System using an individual based biophysical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farine et huile de poissons : rappel de notions de base et risques au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of key biological parameters of the Senegalese flat sardinella in the context of overfishing and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter/spring or summer ? Upwelling driven spawning in the Canary Current Ecosystem validated through generalized additive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.B. Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic backscattering strength of plankton predicted from in situ digital holographic microscopy in an East Border upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.X. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche et changement climatique au Saloum : entre sécheresse et exploitation du sel et avancée de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fisheries research team in the fisheries domain : Laboratory in Fisheries Sciences in West Africa 'LEH-AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWATOX : ecotoxicological survey around the peninsula of Dakar, combining sediment ecotoxicity, water column microbiological, trace metal, physicochemical and microplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of plankton communities in the Senegalese upwelling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcoding for species assignment in commercial marine fish in Senegal : interest for ecological research and fisheries management in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Maphatsoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of Sardinella aurita and Sardinella maderensis in Senegalese waters : effect of non-climatic variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical functioning of the southern Senegal upwelling as a new explanation of small pelagic spawning pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La COP21/CMP11, ou 21ème Convention cadre des Nations unies sur les changements climatiques dite Conférence des parties : conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appui des Eléments Français au Sénégal à la lutte contre la pêche illégale non réglementée non déclarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Janiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs locaux, moteur de la gouvernance locale des pêcheries artisanales sénégalaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifrequency acoustics measurements during the PIRATA FR25 cruise in the Eastern Tropical Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and climate change in Saloum : between drought and advancing sea [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial characterization of biogeochemical fluxes in the North West African upwelling [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-economic analysis of the Senegalese Sardinella small scale fishery : a review over the last 20 years [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of mass spectrograph to discriminate fish eggs species [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kite aerial photography system : a low cost and high resolution solution for beach monitoring (2D map and 3D topography) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Dakar, France. p. 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new proxies to assess the 20th century variability of the North West Africa upwelling [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating local knowledge on the implantation of artificial reefs in a Marine Protected Area : the case of a small scale fisheries village, South Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichthyoplankton biodiversity and exchange processes in an inverse estuary, the Sine-Saloum Delta (Senegal) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sloterdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Sadio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review the state of the art on bio-ecological knowledge of Ethmalosa fimbriata in North West Africa [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen variability on the Senegalese continental shelf [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. p. 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards quantifying the aerosol flux of trace and major elements : a case study of the West African Eastern Boundary Upwelling System [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual based biophysical model to study Sardinella aurita population's spatial dynamic off North-West Africa [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fish-specific cytochrome b marker and its utility as DNA barcoding in commercial marine fish from Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maphatsoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of key biological parameters of the Senegalese flat sardine in the context of overfishing and climate change [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northward migration of small pelagic fish off West Africa : the barrier of the Sahara Bank in the context of climate change [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Amaël Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREFACE-PIRATA-CLIVAR, Aug 2015, Cape Town, South Africa. pp.34-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifrequency acoustics measurements during the PIRATA FR25 cruise in the Eastern tropical Atlantic Ocean [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SST patterns and dynamics of the Southern Senegal-Gambia upwelling center [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. p. 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de rétention des larves de poissons dans une zone d'upwelling [résumé + poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Flotte Océanographique Côtière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a low cost single beam echosounder: In situ trials in a shallow water coral reef habitat with verification by video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Betanzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heriberto Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servando Valle Rafael Tizol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/OES Acoustics in Underwater Geosciences Symposium (RIO Acoustics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2015.7473629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Senegalese small pelagic stocks: current state of the resource, variability and levels of exploitation [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIRATA-PREFACE-CLIVAR Tropical Atlantic Variability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIRATA-PREFACE-CLIVAR, Aug 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic backscattering strength of plankton predicted from in-situ digital holographic microscopy in an East Border upwelling [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.X. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstract international conference ICAWA 2014 : the AWA project : ecosystem approach to the management of fisheries and the marine environment in West African waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koutob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. 206 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics characterization of micronekton spatial distribution in Indian Ocean using scientific surveys and integrated marine observing system database : acoustics characterization of micronekton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil. 5 p., </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2015.7473616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical functioning of the southern Senegal upwelling as a new explanation of small pelagic spawning pattern [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senegalese Sardinella aurita from 1995 to 2011 : review of size spectra, sex ratio, gonadal somatic and condition indexes from small scale main national landing sites [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling at the Senegalese coast : a suitable spawning area of small pelagic fish species [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of round sardinella (Sardinella aurita) and flat sardinella (Sardinella maderensis) landings in Senegalese waters : insight from the effects of oceanographic conditions [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Gaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomics of small pelagic fishery, an introduction [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern Senegal upwelling center : state and functioning during the UPSEN2/ECOAO field experiments (feb.-mar. 2013) [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siny Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of pelagic fish eggs off the Senegalese coast during an intense upwelling event in March 2014 [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Manné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First trial of multi-wavelength vector sensor : sediment geoacoustic properties obtained from vessel noise off Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verbanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil. 4 p., </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2015.7473637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COASTVAR 2015-2018 : caractérisation de la variabilité littorale en Afrique de l'Ouest par une étude multi-échelle et multi-méthode [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kestenare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen variability over the continental shelf of southern Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Machu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First tridimensional pelagic fish school observation from scientific multibeam echo sounder in Africa [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregative and schooling behaviour of small pelagic fish schools through echo type characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. 6 p., </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2013.6683992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine acoustic data as new tools for a 3D vision of the abiotic and biotic components of marine ecosystem and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013 : IEEE/OES Acoustics in Underwater Geosciences Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumbo Squid (Dosidicus gigas) in situ Target Strength measurements in Northwest Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Manini-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salinas-Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. 3 p., </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2013.6683994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroacoustic surveys as contribution to the study of spawning aggregations of Nassau Grouper (Epinephelus striatus) in the Yucatan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/OES Acoustics in Underwater Geosciences Symposium (RIO Acoustics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2013.6683993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic estimation of Pacific sardine biomass in the Gulf of California during the spring 2008-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Nevarez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Santos-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Gonzalez-Maynez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Los Angeles Martinez-Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. 4 p., </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIOAcoustics.2013.6683996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small-scale oceanic eddy off the coast of West Africa studied by multi-sensor satellite and surface drifter data, and by a numerical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Alpers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2013, Vienne, Austria. pp.2491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ holography microscopy of plankton and particles over the continental shelf of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queeckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yourassowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOL.Symposium on Ocean Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kochi, India. p. 154-163, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYMPOL.2013.6701926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘ABB’ concept, a smart independent acoustic system for data collection from various opportunity platforms to provide ecosystem descriptors and indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifremer, Jun 2010, Plouzané (29280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New instruments to observe pelagic fish around FADs : satellite-linked acoustic receivers and buoys with sonar and cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting-edge technologies in fish and fisheries science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFB, Aug 2006, Hobart, Tasmania, Australia. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative fish schools morphology, swimming speed and behaviour in two shallow water lagoon channels, observed at short range by multibeam sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice. Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Caballero Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Campeche, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis from omnidirectional multibeam fisheries sonar of aggregative pelagic fish and vessel in situ dynamics, formalization, limits and application in fisheries sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratis Georgakarakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference underwater acoustic measurements : technologies and results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Heraklion, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la zone côtière dans les évaluations des stocks de petits poissons pélagiques : analyse d'une série de campagnes acoustiques et d'une expérimentation en zone côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working group on small pelagic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Malaga, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la zone côtière dans les évaluations des stocks de petits poissons pélagiques: Analyse d'une série de campagnes acoustiques et d'une expérimentation en zone côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GENERAL FISHERIES COMMISSION FOR THE MEDITERRANEAN GFCM Scientific Advisory Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Malaga, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la zone côtière dans les évaluations des stocks de petits poissons pélagiques : analyse d'une série de campagnes acoustiques et d'une expérimentation en zone côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the sub-committe of Stock Assessment Working Group on Small Pelagics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, May 2004, Malaga, Espagne, Spain. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs in situ pour la gestion des ressources ichtyologiques pélagiques lagunaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Do Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Halieumétrique : Connaissance Scientifique et Demande Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFH, Jun 2003, Montpellier, France. p. 197, </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17394.20163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ inter-standardization of acoustics data : an integrated data base for fish school behaviour studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European conference on underwater acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECUA, Jun 2002, Gdansk, Poland. pp.417-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative evaluation of school lateral avoidance to survey vessel in different tropical areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Volpatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Acoustics in Fisheries and Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Jun 2002, Montpellier, France. 15 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative observation of school lateral avoidance using multibeam sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working group (joint session) on fisheries acoustics science and technology and fishing technology and fish behavior : C. Evaluation of effects of fish avoidance during surveys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Apr 2001, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for acoustic monitoring of a mussel longline ground using vertical echosounder and multibeam sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanguinède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2001, Oslo (Norway), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring fish school avoidance during acoustic surveys. In : Incorporation of external factors in marine resource surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES CM 2000 : Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 2000, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the spatial distribution of fish schools with a point process approach : a first application on sonar recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reykjavik Working Group Fishery Capture Committee : Business Sessions and Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICES, Sep 1996, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Sunu Gueej Plateforme d'innovation et d'incubation pour l'économie bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndianco Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulgence Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Coumba Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de la Recherche de l'Innovation et de l'Industrialisation en Afrique (BRII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the resiliency of an eastern boundary upwelling ecosystem exposed to multiple stressors : an acoustic approach [résumé de poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jech, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKING GROUP OF FISHERIES ACOUSTICS, SCIENCE AND TECHNOLOGY (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Somone, Senegal. 4 (54), pp.49-50, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of Diel Vertical migration between three Atlantic African large marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.153, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised functional classification applied on high resolution oceanographic data in Canaries Current Large Marine Ecosystem : toward fine scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.148, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo level segmentation on echo-integration of fisheries acoustics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.151, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of micronektonic spatial structure using ecosystemic acoustics descriptors applied in three Atlantic African Large Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.46-147, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of oceanographic factors on micronektonic acoustic density in the three African Atlantic large marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.137-138, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating dynamics of population fecundity to understand spawning tactics in Ethmalosa fimbriata (Bowdich, 1825) in an upwelling environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.136, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matecho : an open-source tool for processing fisheries acoustics data to facilitate collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.150, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Environmental trends in the three Atlantic African Large Marine Ecosystems in a context of global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.142, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and management options in a context of increase fishing effort and efficiency : case of Ethmalosa fimbriata in Southern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ekau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.135, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronektonic acoustic density variations along Benguela Current Large Marine Ecosystem continental shelf from 1994 to 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.154, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanogenic potential of aquaculture waste a smart initiative for green aquaculture in the framework of blue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.149, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronektonic acoustic density variations in Guinea Current Large Marine Ecosystem continental shelf from 1999 to 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.144-145, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new proxies to assess the 20th century variability of the North West Africa upwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, Senegal. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do whales really care about conventional fisheries acoustics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nøttestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Doksaeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Noise on Aquatic Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Nyborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do whales really care about conventional fisheries acoustics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nøttestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Doksæter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE EFFECTS OF NOISE ON AQUATIC LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, NYBORG, Denmark. 1 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ multi-indicators for the management of pelagic fish resources in shallow water lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Do Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième forum Halieumétrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Montpellier, France. Association Française d’Halieumétrie, p.197-197, 2003, 6ième forum Halieumétrique, Montpellier, 24 - 26 juin 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring anthropized aquatic ecosystems using acoustics : the case of fisheries and marine culture grounds along the french Mediterranean coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanguinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration &amp;quot;Océan Climat&amp;quot; de Dakar = Ocean Climate Declaration of Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSRP, 18 p., 2016, 978-2-9553602-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des Sciences Halieutique et Aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceanraise. 1, 53 p., 2010, Journal des Sciences Halieutique et Aquatique = Halieutique Journal, Patrice Brehmer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric prediction and supervised classification for spatial dependent functional data under fixed sampling design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dabo-Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seck, D. (ed.); Kangni, K. (ed.); Salomon Sambou, M. (ed.); Nang, P. (ed.); Fall, M.M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear analysis, geometry and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.69-100, 2024, Trends in Mathematics, 978-3-031-52680-0. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-52681-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptors to characterize acoustic scattered layers : evidence of interest in three Atlantic African large marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021 - San Diego - Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, en ligne [6 p.], 2021, 978-0-692-93559-0. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric prediction for spatial dependent functional data : application to demersal coastal fish off Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dabo-Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manou-Abi, S.M. (ed.); Dabo-Niang, S. (ed.); Salon, J.J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of random and deterministic phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.31-51, 2020, 978-1-78630-454-4. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119706922.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and preliminary analysis on omnidirectional sonar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European conference on underwater acoustics, ECUA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Européenne, 2000, Proceedings of the 5th European conference on underwater acoustics, ECUA 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRFC strategic plan (2025-2029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 30 p. multigr. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010096187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère de la maladie des pêcheurs (2020-2021) sénégalais levé [Note politique AWA]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Tagbé Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 16 p. multigr. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010093066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plano estratégico da CSRP (2025-2029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 29 p. multigr. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010096186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie des pêcheurs au Sénégal : comment la science a levé le mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level meeting on advancing awareness and strategies for addressing crimes in the West African fisheries sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Patuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level meeting on advancing awareness and strategies for addressing crimes in the West African fisheries sector (Sub-Regional Fisheries Commission, headquarters, 28 November, Dakar, Senegal) - Sub-Regional workshop on data collection on crimes in the fisheries sector (Sub-Regional Fisheries Commission, headquarters, 26-27 November, Dakar, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raréfaction des sardinelles rondes en Afrique du Nord-Ouest : comment éviter l'effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunion de haut niveau sur la promotion des stratégies pour lutter contre les crimes dans le secteur des pêches en Afrique de l'Ouest (siège de la Sous-Régionale des Pêches (CSRP), 28 novembre, Dakar, Sénégal) - Atelier sous-régional de renforcement des capacités sur la collecte de données concernant les crimes dans le secteur des pêches (siège de la Commission Sous-Régionale des Pêches (CSRP), Dakar, Sénégal, du 26 au 27 novembre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reunião de alto nível sobre a sensibilização e as estratégias para combater os crimes no setor das pescas na África Ocidental - Workshop sub-regional de recolha de dados sobre crimes no sector das pescas (Sede da Comissão Sub-Regional das Pescas, 26 - 28 de novembro, Dakar, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics surveys in North-West Africa reveal a spatial shift of small pelagic fish related to intense warming [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Krakstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur le premier bloom algale massif de Noctiluca scintillans observé sur la Petite Côte du Sénégal [Projet AWAtox, dossier Noctiluca]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 11 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term climate change and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochanan Kushnir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akintomide Afolayan Akinsanola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanchez Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Atlantic Observing System (TAOS) : review report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries and ecosystem observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José H. Muelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio H. V. Hazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mudumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Atlantic Observing System (TAOS) : review report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de la présence d'une toxine ayant un effet sur la santé humaine, émise par une micro-algue marine sur la presqu'ïle du Cap-Vert (Sénégal) : pollution marine, dégradation des habitats marins et effets du changement climatique en Afrique de l'Ouest : note politique AWA [Projet AWAtox, dossier Ostreopsis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 13 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du Yabóy mërëg et du Cobo au Sénégal dans un contexte de changement climatique : diagnostic et synthèse bioécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures microbiologiques, chimiques, microplastiques et écotoxicologiques des eaux maritimes proches d'effluents de la presqu'île de Dakar et enquête auprès de la population littorale : campagnes AWATox 1, 2, 3 & 4 : rapport de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective en soutien à la programmation européenne conjointe : rapport final [Etat des connaissances scientifiques sur les grands enjeux du développement, scénarios d'évolution au Sénégal]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 117 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des informations sur les Aires Marines Protégées (AMP) : cas des AMPs en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kantoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSRP 2025. Plan Stratégique de la CSRP (2025-2029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CSRP. 2025, 26 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des paramètres environnementaux du milieu marin au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume 65, numéro 2, INSTITUT SENEGALAIS DE RECHERCHES AGRICOLES. 2023, 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived ecological and socio-economic impacts from climate change on selected artisanal fishing communities of Cabo Verde and Senegal [TRIATLAS project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sloterdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] [s.n.]. 2023, 54 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AGD : Appui à la Gestion Durable des pélagiques : démonstration des acquis et dématéralisation du système d'enquête national de suivi de la pêche artisanale en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penda Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Soummh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fdi:010090481, Centre National des Sciences Halieutiques de Boussoura (Conakry). 2022, 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), IRD, Dinard. 2022, 72 p. + 6 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04136808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique (CSRP-IRD) : Appui à la Gestion Durable des pélagiques : rapport technique IRD 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beibou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2022, 260 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'avancement du projet ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'analyse de l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Atlantic Observing System (TAOS) : review report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Speich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CLIVAR. 2021, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers (SP 3/action 7) - Rapport d'analyse du dispositif ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 67 p. + 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique (CSRP-IRD) : Appui à la Gestion Durable des pélagiques : rapport technique IRD 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2020, 192 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matecho user manual : version 05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Institut de Recherche pour le Développement (IRD). 2020, 99 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du Yabóy mërëg et du Cobo au Sénégal dans un contexte de changement climatique : diagnostic et synthèse bioécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocar Sabaly Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fambaye Ngom Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massal Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les notes politiques de L’ISRA - BAME - Juillet - 2019, ISRA (Sénégal). 2019, Les notes politiques de L’ISRA - BAME - Juillet - 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique CSRP-IRD (Appui à la Gestion Durable des pélagiques) : rapport IRD 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2019, 247 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des Aires Marines protégées (AMP) dans la restauration des ressources halieutiques et de leurs habitats au Sénégal : rapport final, période du 05 mars 2015 au 05 mars 2018 (03 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Sénégal. 2018, 29 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique CSRP-IRD (Appui à la Gestion Durable des pélagiques) : rapport technique annuel IRD 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 142 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing prediction of tropical atlantic climate and its impact : keys findings and recommendations : policy brief : AWA and PREFACE policy session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tchipalanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Sénégal. 2018, pp.12 multigr.-12 multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport PREFACE MS45 : dynamique des poissons pélagiques et des champs de proies dans leur habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Czudaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nunez-Riboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Insttitut de Recherche pour le Développement (IRD). 2018, 39 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D12.3 : Report of macrozooplankton distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 164 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-projet sommaire : Développement méthodologique de la surveillance DCSMM des poissons et céphalopodes des milieux pélagiques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la réunion &amp;quot;Science et Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochier Timothée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamet Diadhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2013, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on acoustic surveys around drifting FADs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gala Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nottestad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission DG XII, Science Research and Development. 2006, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection acoustique dans les lagunes de très faible profondeur des macrophytes benthiques et de Valonia aegagropila en particulier : essais préliminaires in situ et in vitro : missions Echoval 01, 02 et 03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2004, 21 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADIO deliverable n° 6 : first report on acoustic survey around drifting FADs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gala Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nottestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD; AZTI. 2004, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures in situ des index de réflectivité à l'aide d'un écho-sondeur type &amp;quot;Dual beam&amp;quot; (129 kHz, BioSonics) et chalutage d'identification spécifique : Venezuela orientale : mission Varget 2/1996-99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2003, 72 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux migratoire d'automne des poissons pélagiques amphidromes sur trois graus languedociens : rapport interne 2002 version étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2002, 82 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations acoustiques de bancs de poissons autour de filières à moules en mer ouverte à l'aide d'un sonar multi-faisceaux à haute résolution (455 kHz) : application au lotissement conchylicole de Sète-Marseillan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2001, 58 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission &amp;quot;Daudo 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guennegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission &amp;quot;Calidor 01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guennégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRHMT; IRD. 2001, 14 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation nationale d'Anchois 2001 &amp;quot;Reclan 0111&amp;quot; : application de sonar multi-faisceaux haute et basse fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2001, 35 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan provisoire des méthodes mises en oeuvre et des résultats obtenus dans le cadre du projet étangs et halieutique du plan état-région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2001, 15 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique sous-marine 2000 : Brest du 28/11/2000 au 2/12/2000 : rapport de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2000, 13 p. multigr. + 48 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission Dorade : 24-26/08/2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2000, 29 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données sonar, type omnidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORSTOM. 1999, 28 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infobancs, user manual, version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 1999, 29 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et évitement face à un navire de prospection acoustique, des bancs de poissons pélagiques tropicaux étudiés par sonar omnidirectionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSAR; ORSTOM. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et structuration spatiale des bancs de poissons pélagiques côtiers observés par acoustique sous-marine au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UM2 Université Montpellier II Sciences et techniques. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional fish school underwater scene (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1043"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537752v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamie Souadou Diop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ndour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouph Diatta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ndianco Ndiaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d18030133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulgence Diedhiou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel Ba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes11010027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndague Diogoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36104-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05121229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Bousso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Quack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Gorse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Plessis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wearne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Paradis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pinilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00197-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weinberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kunzel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Mbaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2568730" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105372" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pedruzo-Bagazgoitia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Weiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K M&#252;ller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rackow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Lee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7735-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04462021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Cir&#233; Ball" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Abou Kane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.3880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Duarte Pinto Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar Sabaly Balde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Faye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ica Barry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16229652" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Otto Krakstad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61734-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Kouame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. N'Guessan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kouassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trokourey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostrowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1198106" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04507879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoba Kande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ngom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102547" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04703321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momodou Jallow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar Sabaly Bald&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momodou Sidibeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04852711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ndiaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04772499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5112123" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04179881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Minart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103905" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Bald&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15120.79362" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32736.87046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diedhiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Bousso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ndao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26025.98400" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boye N K" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kantoussan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sonko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin De Magny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissoume Sambe-Ba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102755" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalyal Copin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10635-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04089044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ivan Caballero Pinzon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Ball" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brehmer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2022.02.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diogoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Rodrigues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Bara D&#232;me" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094075ar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jeyid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Ayoubi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiedeman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153959v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Diop" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7040178" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kande" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dabo-Niang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Schmidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schmidt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105294" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Uanivi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uatjavi Uanivi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7020086" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04043905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Diop Diaw" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279768" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131537v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corr&#233;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di&#233;dhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Bara Deme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou B&#226;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.193.0113" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A. Sarr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Brochier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.09.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiko Watanuki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95454-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel Thiriet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107705" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssaho.2021.100231" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diaw Diadhiou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105655" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenillat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founi Mesmin Awo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Alory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093769" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Kouame Kanga" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Aka  Kouassi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Trokourey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Toualy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K N'Guessan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Ayoubi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81549-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22092/ijfs.2019.118780" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Aida Ndiaye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maiguizo-Diagne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12390" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Tiedemann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Thiam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-65-2020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Abdou Salam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v14i7.7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920591v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Aleck Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moustahfid" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Mueller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P. M. Michel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mowlem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00519" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massal Fall" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kantoussan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fambaye Ngom Sow" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diouf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100801" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873902v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kouadio N'Guessan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Marcel Kouassi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisee Toualy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desire Kouame Kanga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-019-00179-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9354" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D&#246;ring" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Wagner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ekau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13881" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02067752v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079622" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guenn&#233;gan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2019.1601157" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749008v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Sancho" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Trygonis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Itano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dalen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-018-0107-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Schmidt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.12.020" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749018v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar S. Balde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fambaye N. Sow" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13903" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.897882" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749019v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Doering" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12451" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614273v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2018.08.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPD1ZNXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diankha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ba" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaw Diadhiou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000184" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614272v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.06.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3JBCVRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806915v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hieu Nguyen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Duoc Trinh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635026v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataixa Lopez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Freitas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Magileviciute" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S. Ratao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-018-0080-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835782v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.011" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651010v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebou Mass Mbye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017049" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roudaut" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Behagle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-018-0135-x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826581v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diankha" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12257" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483148v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.12.015" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X7207ZX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613080v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sloterdijk" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Mueller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.08.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBXLGB6W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630513v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Sow" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072789" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613247v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amael Auger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fambaye Ngom" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12218" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450642v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0247.1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiga Thiao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017027" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613248v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino O. Fock" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moellmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12224" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483146v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustpha D&#232;me" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Lancker" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.11.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR1RQ86V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483271v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najih Lazar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sarr" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156143" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Tine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualbadet Magoma" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2150-3508.1000167" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483194v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mchich" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9299-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Georgakarakos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.01.013" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-265CXW6R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429759v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-6419-2016" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291449v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim  E. Ryan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.12.007" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X7NSXDX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373838v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Gaye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554382v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Thiam" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sow" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiya Diouf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.10.034" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX75RXQV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103312v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dagorne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010242" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550588v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gerstoft" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549365v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Hieu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Huu Tri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-014-9220-1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495979v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Alpers" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.10.032" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8PKPWP9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378225v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laugier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.03.011" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700965v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif N&#248;ttestad" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2011.00478.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-340HJ8ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724485v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olav Handegard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Buisson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart J. Chalmers" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Robertis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2012.00480.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00NTJZRJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667978v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.322" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667968v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Do Chi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.1231" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00607866v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. C. Pinzon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-011-9409-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667984v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00419.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4VRTQH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668007v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerlotto" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Achury" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps334263" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270873v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgakarakos" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trygonis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B3BC26949CDC5ADC998EFA73B0F61D680594826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667992v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Moreno" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Nottestad" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008015" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668012v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.01.017" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75RCM19K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378504v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercelli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguin&#232;de" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pichot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.06.035" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668009v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2006.00218.x" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMX80DWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668014v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guennegan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bigot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liorzou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2005.10.016" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658202v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2006011" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371319v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laune" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Tomasini" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4368-y" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-07QVQ769-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371306v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789927v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges Dhaussy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2003.11.007" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675913v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanguin&#232;de" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00042-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371289v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arzelies" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cheret" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675113v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arzelier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheret" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371241v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371209v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153954v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Lehucher" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beautier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006289v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diatta" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1262" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491030v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Reis" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490989v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arevalo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Bange" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Becker" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B&#246;hme" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663583v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunten" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04502808v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinberger Florian" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mbaye" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501860v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faye" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505291v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04502791v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Schreiner" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04502777v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495805v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Seck" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501381v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618772v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706039" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180084v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955437v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hess" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mertens" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chomerat" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sechet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herve" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153997v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490551v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04159412v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705738" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239850v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Michaels" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Alger" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Gangopadhyay" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ieeeconf38699.2020.9389452" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779026v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Balde" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Sow" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ba" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ekau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779287v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keenlyside" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Krakstad" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faye" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776159v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778768v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779430v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schimdt" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775551v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779343v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngom" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776927v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779766v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372737v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372720v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodrigues" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiko" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372800v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ba" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kraus" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gomez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372455v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Ndiaye" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Diagne" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Diadhiou" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gaye" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372438v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372415v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Deme" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372660v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372783v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Tall" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoye" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372622v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ndiaye" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niane" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372540v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.U. Shelley" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarthou" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tymen" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372584v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ngom" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372790v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonko" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassama" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372447v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372426v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horareau" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bloomer" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngom Sow" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braham" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372529v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372769v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372614v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Niang" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372600v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372591v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372568v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372761v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372647v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081125v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372637v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estrade" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372755v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372751v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardes" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372725v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiour" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diop" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dossa" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372710v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balde" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372675v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372608v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gueye" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Klof" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372577v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372664v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372553v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lancker" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488074v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Gassama Sow" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373807v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373777v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diack" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373640v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiam" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373578v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Bessane" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373744v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndiaye" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaume" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373671v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373614v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deme" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373606v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373598v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373736v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373572v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shelley" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messager" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373758v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Auger" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mbaye" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373609v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373707v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazar" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373691v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiedemann" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fock" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Badji" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373661v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373601v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Goudiaby" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373727v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.X. Guo" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hermand" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roubaud" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarre" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373563v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cisse" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sow" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373769v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373750v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoareau" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reid" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maphatsoe" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373700v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373687v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373627v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373616v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janiga" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373645v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdeaux" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fall" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373588v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643784v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ba" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374117v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374078v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oleg" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maxence" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374832v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Almar" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delord" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644770v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#226;" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fricke" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374599v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boye" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delebecque" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sicre" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374104v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374085v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sloterdijk" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374716v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Ba" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diop" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374698v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sow" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374128v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374111v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374069v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maphatsoe" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ciss&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644691v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643742v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644448v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374044v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374919v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baurand" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043125v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Betanzos" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Martin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servando Valle Rafael Tizol" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hernandez" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2015.7473629" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616118v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644474v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Perrot" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374934v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koutob" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374896v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cotte" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2015.7473616" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644601v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644717v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374048v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374053v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374750v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374039v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374061v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#246;ring" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mann&#233;" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374859v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ren" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verbanck" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2015.7473637" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374796v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kestenare" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benshila" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644575v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644537v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378220v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2013.6683992" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378214v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Villalobos" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manini-Ramos" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salinas-Zavala" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2013.6683994" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043783v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Linares" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerlotto" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2013.6683993" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378217v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nevarez Martinez" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Santos-Molina" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Gonzalez-Maynez" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Los Angeles Martinez-Zavala" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2013.6683996" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873732v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378211v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randall" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queeckers" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yourassowsky" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYMPOL.2013.6701926" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616544v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gerlotto" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372272v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Holland" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brault" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vrignaud" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752510v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice. Brehmer" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Caballero Pinzon" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371314v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761019v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789920v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guennegan" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bigot" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371299v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371271v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17394.20163" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371234v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371220v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371178v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371165v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buestel" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371135v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371127v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monimeau" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371034v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459219v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780388v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780072v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taleb" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780330v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Migayrou" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779958v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779649v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charouki" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779570v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780261v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779826v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779482v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780471v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780159v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ndiaye" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779859v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139708v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Diadhiou" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371989v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doksaeter" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pavan" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224799v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doks&#230;ter" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402944v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832378v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373791v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372303v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930252v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngom" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52681-7_3" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264885v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diogoul" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705993" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267850v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706922.ch2" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371151v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464823v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Drame" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Camara" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Brites" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ndiaye" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010096187" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956051v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Fall" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Tagb&#233; Camara" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010093066" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464786v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010096186" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005983v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821850v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rossa" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Patuel" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828662v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossa" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patuel" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006005v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Braham" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828589v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828692v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457468v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329484v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365754v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochanan Kushnir" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintomide Afolayan Akinsanola" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez Gomez" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365748v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn O. Schmidt" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Muelbert" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H. V. Hazin" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mudumbi" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338608v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372503v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373437v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guinot" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373440v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Broutin" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciss&#233;" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373436v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Mbengue" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409720v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camara" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brites" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501273v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006040v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balde" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cruz" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496527v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Soummh" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136808v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266117v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinto" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidibeh" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beibou" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169901v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170937v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365729v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johns" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Chang" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167575v2" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260898v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978507v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390266v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978625v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266019v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496199v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789395v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouassi" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchipalanga" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978624v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monteiro" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czudaj" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nunez-Riboni" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978619v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283308v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372310v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochier Timoth&#233;e" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diadhiou" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371966v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371295v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cesmat" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guenn&#233;gan" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371903v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371262v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371237v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371195v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371192v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371187v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371203v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371208v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371146v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371156v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371101v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371128v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371109v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371115v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372006v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndague Diogoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36104-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamie Souadou Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ndour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouph Diatta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ndianco Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d18030133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulgence Diedhiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel Ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes11010027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05121229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Bousso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Quack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Gorse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Plessis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wearne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Paradis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pinilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00197-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weinberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kunzel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Mbaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2568730" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105372" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pedruzo-Bagazgoitia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Weiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K M&#252;ller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rackow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Lee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7735-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04462021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Cir&#233; Ball" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Abou Kane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.3880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Duarte Pinto Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar Sabaly Balde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Faye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ica Barry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16229652" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Otto Krakstad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61734-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Kouame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. N'Guessan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kouassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trokourey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostrowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1198106" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04507879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoba Kande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ngom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102547" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04703321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momodou Jallow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar Sabaly Bald&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momodou Sidibeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04852711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ndiaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04772499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5112123" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04179881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Minart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103905" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Bald&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15120.79362" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32736.87046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diedhiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Bousso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ndao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26025.98400" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boye N K" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kantoussan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sonko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin De Magny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissoume Sambe-Ba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102755" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalyal Copin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10635-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04089044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ivan Caballero Pinzon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Ball" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brehmer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2022.02.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diogoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Rodrigues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Bara D&#232;me" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094075ar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459543v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiedeman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Diop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7040178" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153959v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouget" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jeyid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Ayoubi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kande" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dabo-Niang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Schmidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schmidt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105294" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Uanivi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uatjavi Uanivi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7020086" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04043905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Diop Diaw" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279768" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131537v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corr&#233;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di&#233;dhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Bara Deme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou B&#226;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.193.0113" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A. Sarr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Brochier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.09.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel Thiriet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107705" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888284v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssaho.2021.100231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789369v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diaw Diadhiou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105655" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiko Watanuki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95454-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenillat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founi Mesmin Awo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Alory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093769" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Kouame Kanga" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Aka  Kouassi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Trokourey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Toualy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K N'Guessan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Ayoubi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81549-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22092/ijfs.2019.118780" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Aida Ndiaye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maiguizo-Diagne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12390" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Tiedemann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Thiam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-65-2020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Abdou Salam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v14i7.7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920591v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Aleck Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moustahfid" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Mueller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P. M. Michel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mowlem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00519" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massal Fall" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kantoussan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fambaye Ngom Sow" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diouf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100801" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873902v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kouadio N'Guessan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Marcel Kouassi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisee Toualy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desire Kouame Kanga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-019-00179-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9354" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D&#246;ring" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Wagner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ekau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13881" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02067752v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079622" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guenn&#233;gan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2019.1601157" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749008v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Sancho" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Trygonis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Itano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dalen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-018-0107-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Schmidt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.12.020" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749018v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar S. Balde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fambaye N. Sow" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13903" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.897882" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749019v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Doering" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12451" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614273v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2018.08.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPD1ZNXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diankha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ba" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaw Diadhiou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000184" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614272v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.06.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3JBCVRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806915v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hieu Nguyen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Duoc Trinh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835782v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635026v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataixa Lopez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Freitas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Magileviciute" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S. Ratao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-018-0080-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651010v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebou Mass Mbye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017049" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roudaut" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Behagle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-018-0135-x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826581v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diankha" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12257" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483148v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.12.015" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X7207ZX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613080v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sloterdijk" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Mueller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.08.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBXLGB6W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630513v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Sow" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072789" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613247v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amael Auger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fambaye Ngom" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12218" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450642v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0247.1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiga Thiao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017027" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613248v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino O. Fock" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moellmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12224" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483146v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustpha D&#232;me" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Lancker" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.11.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR1RQ86V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483271v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najih Lazar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sarr" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156143" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Tine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualbadet Magoma" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2150-3508.1000167" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483194v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mchich" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9299-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Georgakarakos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.01.013" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-265CXW6R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429759v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-6419-2016" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291449v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim  E. Ryan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.12.007" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X7NSXDX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373838v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Gaye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554382v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Thiam" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sow" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiya Diouf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.10.034" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX75RXQV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103312v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dagorne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010242" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550588v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gerstoft" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549365v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Hieu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Huu Tri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-014-9220-1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495979v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Alpers" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.10.032" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8PKPWP9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378225v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laugier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.03.011" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700965v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif N&#248;ttestad" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2011.00478.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-340HJ8ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724485v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olav Handegard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Buisson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart J. Chalmers" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Robertis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2012.00480.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00NTJZRJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667978v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2011.9.322" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667968v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Do Chi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.1231" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00607866v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I. C. Pinzon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-011-9409-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667984v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2010.00419.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4VRTQH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668007v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerlotto" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Achury" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps334263" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270873v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgakarakos" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trygonis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B3BC26949CDC5ADC998EFA73B0F61D680594826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667992v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Moreno" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Nottestad" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008015" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668012v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.01.017" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75RCM19K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378504v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercelli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguin&#232;de" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pichot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.06.035" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668009v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2006.00218.x" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMX80DWJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668014v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guennegan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bigot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liorzou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2005.10.016" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658202v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2006011" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371319v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laune" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Tomasini" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4368-y" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-07QVQ769-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371306v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789927v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges Dhaussy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2003.11.007" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675913v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanguin&#232;de" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00042-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371289v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arzelies" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cheret" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675113v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arzelier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cheret" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371241v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371209v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153954v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Lehucher" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beautier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006289v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diatta" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1262" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491030v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Reis" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490989v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arevalo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Bange" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Becker" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B&#246;hme" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663583v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunten" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04502808v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinberger Florian" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mbaye" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501860v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faye" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505291v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04502791v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Schreiner" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04502777v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495805v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Seck" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501381v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618772v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706039" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180084v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955437v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hess" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mertens" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chomerat" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sechet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herve" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153997v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490551v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04159412v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705738" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239850v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Michaels" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Alger" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Gangopadhyay" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ieeeconf38699.2020.9389452" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779026v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Balde" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Sow" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ba" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ekau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779287v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keenlyside" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Krakstad" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faye" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778768v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776159v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779430v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schimdt" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775551v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779343v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngom" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776927v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779766v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372737v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372720v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodrigues" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiko" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372800v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ba" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kraus" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gomez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372455v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Ndiaye" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Diagne" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Diadhiou" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gaye" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372438v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372415v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.B. Deme" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372660v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372783v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Tall" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoye" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372622v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ndiaye" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niane" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372584v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ngom" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372540v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.U. Shelley" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarthou" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tymen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372790v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonko" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassama" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372529v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372447v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372426v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horareau" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bloomer" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngom Sow" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braham" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372769v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372614v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Niang" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372600v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372591v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372568v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372761v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372647v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081125v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372637v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estrade" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372755v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372751v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardes" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372725v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiour" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diop" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dossa" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372710v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balde" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372675v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372608v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Gueye" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Klof" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372577v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372664v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372553v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lancker" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488074v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Gassama Sow" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373777v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diack" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373640v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiam" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373578v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Bessane" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373807v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373744v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndiaye" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaume" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373671v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373614v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deme" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373598v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373606v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373736v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373572v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shelley" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messager" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373758v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Auger" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mbaye" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373609v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373707v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazar" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373691v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiedemann" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fock" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Badji" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373727v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.X. Guo" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hermand" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roubaud" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarre" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373661v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373601v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Goudiaby" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373563v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cisse" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sow" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373769v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373750v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoareau" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reid" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maphatsoe" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373700v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373687v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373627v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373616v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janiga" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373645v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdeaux" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fall" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373588v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643784v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ba" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374117v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644770v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#226;" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fricke" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374078v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oleg" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maxence" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374832v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Almar" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delord" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374599v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boye" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delebecque" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sicre" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374104v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374085v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sloterdijk" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374716v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Ba" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diop" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374698v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sow" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374128v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374111v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374069v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maphatsoe" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ciss&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644691v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643742v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644448v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374044v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374919v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baurand" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043125v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Betanzos" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Martin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servando Valle Rafael Tizol" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hernandez" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2015.7473629" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616118v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644474v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Perrot" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374934v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koutob" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374896v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cotte" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2015.7473616" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644601v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644717v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374048v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374053v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374750v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374039v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374061v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#246;ring" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mann&#233;" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374859v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ren" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verbanck" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2015.7473637" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374796v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kestenare" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benshila" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644575v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644537v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378220v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2013.6683992" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378214v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Villalobos" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manini-Ramos" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salinas-Zavala" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2013.6683994" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043783v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Linares" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerlotto" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2013.6683993" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378217v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nevarez Martinez" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Santos-Molina" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Gonzalez-Maynez" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Los Angeles Martinez-Zavala" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIOAcoustics.2013.6683996" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873732v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378211v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randall" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queeckers" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yourassowsky" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYMPOL.2013.6701926" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616544v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gerlotto" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372272v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Holland" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brault" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vrignaud" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752510v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice. Brehmer" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Caballero Pinzon" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371314v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761019v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789920v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guennegan" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bigot" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371299v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371271v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17394.20163" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371234v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371220v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371178v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371165v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buestel" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371135v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371127v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monimeau" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371034v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459219v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780388v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780072v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taleb" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780330v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Migayrou" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779958v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779649v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charouki" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779570v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780261v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779826v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779482v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780471v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780159v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ndiaye" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779859v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139708v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Diadhiou" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371989v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doksaeter" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pavan" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224799v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doks&#230;ter" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402944v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832378v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373791v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372303v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930252v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngom" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52681-7_3" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264885v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diogoul" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705993" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267850v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706922.ch2" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371151v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464823v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Drame" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Camara" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Brites" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ndiaye" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010096187" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956051v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Fall" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Tagb&#233; Camara" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010093066" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464786v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010096186" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005983v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821850v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rossa" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Patuel" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828662v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossa" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patuel" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006005v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Braham" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828589v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828692v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457468v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329484v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365754v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochanan Kushnir" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintomide Afolayan Akinsanola" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez Gomez" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365748v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn O. Schmidt" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H. Muelbert" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H. V. Hazin" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mudumbi" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338608v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372503v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373437v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guinot" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373440v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Broutin" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciss&#233;" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373436v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Mbengue" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409720v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drame" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camara" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brites" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501273v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006040v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balde" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cruz" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496527v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Soummh" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136808v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266117v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinto" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidibeh" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beibou" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169901v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170937v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365729v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johns" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Chang" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167575v2" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260898v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978507v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390266v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978625v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266019v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496199v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789395v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouassi" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchipalanga" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978624v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monteiro" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czudaj" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nunez-Riboni" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978619v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283308v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372310v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochier Timoth&#233;e" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diadhiou" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371966v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371295v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cesmat" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guenn&#233;gan" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371903v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371262v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371237v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371195v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371192v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371187v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371203v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371208v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371146v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371156v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371101v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371128v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371109v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371115v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372006v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>